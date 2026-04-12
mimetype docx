--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -714,230 +714,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">British socialism(s) and European socialism(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23801883.2017.1400637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Testaments de Poilus&amp;quot;, une plate-forme participative en hommage aux Poilus morts pour la France qui met en valeur les archives notariales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Limon-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Gnomon : revue internationale d'histoire du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076594v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03139258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentham et l’utilitarisme. Bulletin critique</w:t>
               </w:r>
@@ -1405,165 +1405,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prison panoptique de J. Bentham. Les paradoxes de la captivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Capture(s) et Captivité(s) (6), pp.15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un manuscrit inédit de Bentham en français, les Délits religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638109v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00638107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentham en langue française</w:t>
               </w:r>
@@ -1681,234 +1681,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformations de la morale utilitariste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, non précisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire Bentham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Traduire les sciences humaines, n°41, non précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctionnaires dans le Code Constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, non précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349374v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00349375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi et progrès dans le Code Constitutionnel de Jeremy Bentham</w:t>
               </w:r>
@@ -1989,523 +1989,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’histoire des idées politiques dans les départements d’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des idées politiques : nouveaux objets, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Sociologie Historique de l'Histoire de la Pensée Politique, Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guider les espérances par un fil de soie - Bentham et la réforme du droit successoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les après-midi de PHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PHARE, Paris I, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defending women's interests: utilitarian arguments in favour of gender equality in the 1820s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London History of Political Thougth Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The utilitarian connections of Maria Edgeworth and Etienne Dumont, 1802-1829</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maria Edgeworth in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Frances Wright in the History of Ideas”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in the History of Political Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Torrey Shanks; MaryJo McDonald; Geertje Bol, May 2025, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is love ? Richard Carlile et la naissance d’une contre-culture des relations entre hommes et femmes</w:t>
+                <w:t xml:space="preserve">L’édition numérique de correspondances du XVIIIe siècle - table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750740v1</w:t>
+                <w:t xml:space="preserve">halshs-04750737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition numérique de correspondances du XVIIIe siècle - table ronde</w:t>
+                <w:t xml:space="preserve">What is love ? Richard Carlile et la naissance d’une contre-culture des relations entre hommes et femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750737v1</w:t>
+                <w:t xml:space="preserve">halshs-04750740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility, Community and Women’s emancipation: the intellectual journeys of Anna Doyle Wheeler and Frances Wright</w:t>
               </w:r>
@@ -2623,217 +2623,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet Testaments de Poilus : une aventure humaine, scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechavanne Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisa Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de clôture du projet Testaments de Poilus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales; CY Cergy Paris Université, Nov 2022, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madame de Staël and Utilitarianism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme de Staël en haar kring – Mme de Staël and her circle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04099456v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03957626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des volontaires au service du patrimoine manuscrit, le projet Testaments de Poilus</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Testaments de Poilus, d'une édition électronique à un projet participatif impliquant le grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3198,64 +3198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives nationales; Archives départementales des Yvelines; Archives départementales du Val-d'Oise; CY Cergy Paris Université; Ecole nationale des Chartes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -4311,246 +4311,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bentham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Attanassow, A. Kahan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberal Moments. Reading Liberal Texts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diplomatie informelle de Lord Lansdowne en France, 1789-1792</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Pernot, E. Vial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services », Renseignement, « Grandes Oreilles » de l’Antiquité au XXIe siècle : légendes et réalités », actes de la journée d’études organisée au château de la Roche-Guyon le 6 février 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'oeil, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to the Principles of Morals and Legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Dauchy, G. Martyn, A. Musson, H. Pihlajamäki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Transformation of Western Legal Culture. 150 Books that Made the Law in the Age of Printing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181714v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03181710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aestheticism and Utilitarianism. A Victorian debate and its legacy</w:t>
               </w:r>
@@ -4603,465 +4603,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour toutes les nations professant des opinions libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lescaze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facettes du libéralisme. Paris-Londres-Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slatkine, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bentham et l’héritage de Beccaria en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Salvi, M. Porret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cesare Beccaria. La controverse pénale, XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">B. Lescaze. </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the Pannnomion : Limits and Bentham’s French manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Tusseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facettes du libéralisme. Paris-Londres-Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Slatkine, 2015</w:t>
+              <w:t xml:space="preserve">The Legal Philosophy and Influence of Jeremy Bentham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility, Morality and Reform : Bentham and Eighteenth-Century Continental Jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xiaobo Zhai; Michael Quinn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bentham’s Theory of Law and Public Opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.184-207, 2014, Bentham’s Theory of Law and Public Opinion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01112321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentham in the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marshall, S. Guy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Victorian Legacy in Political Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility, Morality and Reform : Bentham and Eighteenth-Century Continental Jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Zhai, M. Quinn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bentham’s Theory of Law and Public Opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181724v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03181725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halévy, Elie (1870-1937)</w:t>
               </w:r>
@@ -5333,173 +5333,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00677310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde: &amp;quot;Autour du Panoptique de Jeremy Bentham&amp;quot;, Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.129-130, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00713829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bentham et le droit constitutionnel: morale et législation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tusseau, Guillaume et Bozzo-Rey, Malik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bentham juriste. L'utilitarisme juridique en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.161-175, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638106v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to utilitarianism: early French translations of Bentham's Introduction to the principles of morals and legislation</w:t>
               </w:r>
@@ -6051,51 +6051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04BDF505"/>
+    <w:nsid w:val="0D5453B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6282,51 +6282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuelle.de-champs@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdul.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyagora.cyu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrebentham.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-testaments-de-poilus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inventaire-condorcet.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Limon-Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2017.1400637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.782.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Locatelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03956842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-bartillat.fr/fiche-livre.php?Clef=584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvf3w1s5.6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuelle.de-champs@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdul.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyagora.cyu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrebentham.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-testaments-de-poilus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inventaire-condorcet.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2017.1400637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Limon-Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.782.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Locatelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03956842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-bartillat.fr/fiche-livre.php?Clef=584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvf3w1s5.6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>