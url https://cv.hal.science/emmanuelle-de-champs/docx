--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1405,165 +1405,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit inédit de Bentham en français, les Délits religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prison panoptique de J. Bentham. Les paradoxes de la captivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Capture(s) et Captivité(s) (6), pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638107v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00638109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentham en langue française</w:t>
               </w:r>
@@ -1955,1112 +1955,1457 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00340453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The American Revolution in Frances Wright's historical thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes à l’Âge des Révolutions France, États-Unis, Europe (1776-1876)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Lyon II, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guider les espérances par un fil de soie - Bentham et la réforme du droit successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les après-midi de PHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PHARE, Paris I, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two chapels of free-thought in London around 1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freethinking and democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reuter, Martina, Dec 2025, Jyväskylä, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defending women's interests: utilitarian arguments in favour of gender equality in the 1820s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">London History of Political Thougth Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolishing slavery and patriarchy: France’s Wright in practice and in theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavery and Emancipation in early feminist thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The education panopticon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire le Panoptique aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Université catholique de Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The utilitarian connections of Maria Edgeworth and Etienne Dumont, 1802-1829</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maria Edgeworth in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Frances Wright in the History of Ideas”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in the History of Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Torrey Shanks; MaryJo McDonald; Geertje Bol, May 2025, Gand, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexing the canon : the circulation of utilitarian arguments in favour of gender equality in 1820s Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Out of the Canon in Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire des idées politiques dans les départements d’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des idées politiques : nouveaux objets, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Sociologie Historique de l'Histoire de la Pensée Politique, Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition numérique de correspondances du XVIIIe siècle - table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is love ? Richard Carlile et la naissance d’une contre-culture des relations entre hommes et femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utility, Community and Women’s emancipation: the intellectual journeys of Anna Doyle Wheeler and Frances Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISUS Conference XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Utilitarian Studies, Jun 2024, Londres, UK, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider les espérances par un fil de soie - Bentham et la réforme du droit successoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les après-midi de PHARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PHARE, Paris I, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3èmes rencontres de la SFPJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française pour la philosophie et la théorie juridiques et politiques, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame de Staël and Utilitarianism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mme de Staël en haar kring – Mme de Staël and her circle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrije Universiteit Brussel, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04099456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Testaments de Poilus : une aventure humaine, scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechavanne Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisa Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de clôture du projet Testaments de Poilus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales; CY Cergy Paris Université, Nov 2022, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Torrey Shanks; MaryJo McDonald; Geertje Bol, May 2025, Gand, Belgium</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des volontaires au service du patrimoine manuscrit, le projet Testaments de Poilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Quel rôle pour les communautés dans la gestion du patrimoine ? de l’identification à la transmission »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une communauté au service du patrimoine manuscrit: les enjeux du crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le crowdsourcing pour partager, enrichir et publier des sources patrimoniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Testaments de Poilus, d'une édition électronique à un projet participatif impliquant le grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Rencontres du Web 14-18, La Grande Guerre Numérique ", Mission du Centenaire de la Première guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...560 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3070,153 +3415,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventorier les correspondances des Lumières. Analyse matérielle et traitements numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rieucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre international d'études du XVIIIe siècle, 2023, 978-2-84559-143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04099476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition numérique collaborative de testaments de Poilus de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,250 +3586,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives nationales; Archives départementales des Yvelines; Archives départementales du Val-d'Oise; CY Cergy Paris Université; Ecole nationale des Chartes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlightenment and Utility: Bentham in France, Bentham in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentham et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cléro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SVEC, pp.280, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déontologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, pp.392, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3494,2225 +3839,2225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies et Dystopies du Panoptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Panoptique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782841007745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arithmétique politique à l'heure franco-anglaise : Philip et Charles Stanhope, Joseph Priestley, Richard Price et James Keir correspondants de Condorcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rieucau, Nicolas; Gilain, Christian; Bret, Patrice; Bustarret, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau international savant de Condorcet. Correspondance et documents inédits (1768-1792)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03626314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interests of women in Bentham’s late constitutional thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schofield, Philip; Zhai, Xiaobo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bentham on Democracy, Courts and Codification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.68-85, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03626320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bénévoles au service du patrimoine écrit. De l’Oxford English Dictionary aux Testaments de Poilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crowdsourcing. Partager, enrichir et publier des sources patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-57, 2021, 9782813003850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03582473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction par Bentham du Taureau Blanc de Voltaire : les usages de la satire religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Cléro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure de Saint Paul dans les œuvres de Bentham sur la religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature, Morals and Utility: Bentham, Dumont and de Staël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Julius, Malcolm Quinn, Philip Schofield. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeremy Bentham and the Arts 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCL Press, pp.91-114, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la religion dans le code utilitariste : les lumières radicales de Jeremy Bentham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Tusseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codification, religion et raisonnement pratique, sur les ambitions et les limites du paradigme benthamien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut francophone pour la justice et pour la démocratie, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happiness and Interests in Politics:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Happiness and Utility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCL Press, pp.20-39, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctvf3w1s5.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bensimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Berthezène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurys populaires chez Beccaria, Condorcet et Bentham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Audegean, L. Deglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moment Beccaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Studies in the Enlightenment, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie informelle de Lord Lansdowne en France, 1789-1792</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Pernot, E. Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services », Renseignement, « Grandes Oreilles » de l’Antiquité au XXIe siècle : légendes et réalités », actes de la journée d’études organisée au château de la Roche-Guyon le 6 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'oeil, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Introduction to the Principles of Morals and Legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Dauchy, G. Martyn, A. Musson, H. Pihlajamäki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transformation of Western Legal Culture. 150 Books that Made the Law in the Age of Printing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bentham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Attanassow, A. Kahan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberal Moments. Reading Liberal Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'oeil, 2017</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aestheticism and Utilitarianism. A Victorian debate and its legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Reynier, C. Delyfer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconnecting Aestheticism and Modernism- Continuities, Revisions, Speculations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2017</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bentham et l’héritage de Beccaria en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Salvi, M. Porret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cesare Beccaria. La controverse pénale, XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2016</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour toutes les nations professant des opinions libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lescaze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facettes du libéralisme. Paris-Londres-Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slatkine, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Slatkine, 2015</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utility, Morality and Reform : Bentham and Eighteenth-Century Continental Jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xiaobo Zhai; Michael Quinn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bentham’s Theory of Law and Public Opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.184-207, 2014, Bentham’s Theory of Law and Public Opinion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bentham in the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Marshall, S. Guy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Victorian Legacy in Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utility, Morality and Reform : Bentham and Eighteenth-Century Continental Jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">X. Zhai, M. Quinn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bentham’s Theory of Law and Public Opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Pannnomion : Limits and Bentham’s French manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Tusseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Legal Philosophy and Influence of Jeremy Bentham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.184-207, 2014, Bentham’s Theory of Law and Public Opinion</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halévy, Elie (1870-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Crimmins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloomsbury Encyclopedia of Utilitarianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.195-197, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2014</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bentham at Bowood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aston, Nigel; Campbell-Orr, Clarissa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Enlightenment Statesman in Whig Britain: Lord Shelburne (1737-1805) in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boydell, pp.233-247, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, 2014</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Halévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. E. Crimmins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Encyclopedia of Utilitarianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.195-197, 2013</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From 'Utopia' to 'Programme': Building a Panopticon in Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Brunon-Ernst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Foucault. New Perspectives on Bentham's Panopticon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.63-78, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Boydell, pp.233-247, 2013</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bentham et le droit constitutionnel: morale et législation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tusseau, Guillaume et Bozzo-Rey, Malik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bentham juriste. L'utilitarisme juridique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.161-175, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury, 2013</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde: &amp;quot;Autour du Panoptique de Jeremy Bentham&amp;quot;, Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.129-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, pp.63-78, 2012</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00713829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to utilitarianism: early French translations of Bentham's Introduction to the principles of morals and legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomson, Ann; Dziembowski, Edmond; Audidière, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural transfers : France and Britain in the long eighteenth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SVEC, pp.269-283, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.129-130, 2011</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Halévy: Bentham et l'Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. de Champs et J. P. Cléro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bentham et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SVEC, non précisé, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.161-175, 2011</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété privée et statut personnel dans la pensée de Jeremy Bentham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blaise Bachofen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le libéralisme au miroir du Droit. L'Etat, la personne, la propriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, pp.117-143, 2008, La croisée des chemins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5722,98 +6067,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Christophe Salvat, &amp;quot;L'utilitarisme&amp;quot;, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de la pensée économique, 1/13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.440-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5823,167 +6168,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentham et les femmes : intérêts et consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03626325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets, réseaux, mémoire : la bague de deuil de Jeremy Bentham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03626333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6051,51 +6396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D5453B6"/>
+    <w:nsid w:val="2343CA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6282,51 +6627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuelle.de-champs@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdul.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyagora.cyu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrebentham.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-testaments-de-poilus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inventaire-condorcet.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2017.1400637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Limon-Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.782.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Locatelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03956842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-bartillat.fr/fiche-livre.php?Clef=584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvf3w1s5.6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuelle.de-champs@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdul.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyagora.cyu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrebentham.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-testaments-de-poilus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inventaire-condorcet.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2017.1400637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Limon-Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.782.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03956842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-bartillat.fr/fiche-livre.php?Clef=584" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvf3w1s5.6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>