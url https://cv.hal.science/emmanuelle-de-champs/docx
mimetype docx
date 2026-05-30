--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -2058,937 +2058,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05611285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two chapels of free-thought in London around 1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freethinking and democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reuter, Martina, Dec 2025, Jyväskylä, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guider les espérances par un fil de soie - Bentham et la réforme du droit successoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les après-midi de PHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PHARE, Paris I, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Reuter, Martina, Dec 2025, Jyväskylä, Finland</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defending women's interests: utilitarian arguments in favour of gender equality in the 1820s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">London History of Political Thougth Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Londres, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolishing slavery and patriarchy: France’s Wright in practice and in theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavery and Emancipation in early feminist thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nanterre (Université Paris Nanterre), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The education panopticon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire le Panoptique aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Université catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Université catholique de Lille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The utilitarian connections of Maria Edgeworth and Etienne Dumont, 1802-1829</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maria Edgeworth in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris Université Sorbonne Nouvelle, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Frances Wright in the History of Ideas”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in the History of Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Torrey Shanks; MaryJo McDonald; Geertje Bol, May 2025, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Torrey Shanks; MaryJo McDonald; Geertje Bol, May 2025, Gand, Belgium</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexing the canon : the circulation of utilitarian arguments in favour of gender equality in 1820s Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Out of the Canon in Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Helsinki, Finland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire des idées politiques dans les départements d’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des idées politiques : nouveaux objets, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Sociologie Historique de l'Histoire de la Pensée Politique, Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Projet Sociologie Historique de l'Histoire de la Pensée Politique, Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition numérique de correspondances du XVIIIe siècle - table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’édition numérique de correspondances du XVIIIe siècle - table ronde</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is love ? Richard Carlile et la naissance d’une contre-culture des relations entre hommes et femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Société des anglicistes de l'enseignement supérieur, May 2024, Nancy (France), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guider les espérances par un fil de soie - Bentham et la réforme du droit successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes rencontres de la SFPJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française pour la philosophie et la théorie juridiques et politiques, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility, Community and Women’s emancipation: the intellectual journeys of Anna Doyle Wheeler and Frances Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUS Conference XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Utilitarian Studies, Jun 2024, Londres, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750743v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05127575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madame de Staël and Utilitarianism</w:t>
               </w:r>
@@ -4441,242 +4441,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jurys populaires chez Beccaria, Condorcet et Bentham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Audegean, L. Deglia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le moment Beccaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Studies in the Enlightenment, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bensimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Berthezène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dunyach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bensimon</w:t>
-[...104 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02133732v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diplomatie informelle de Lord Lansdowne en France, 1789-1792</w:t>
               </w:r>
@@ -6396,51 +6396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2343CA9E"/>
+    <w:nsid w:val="026453A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6627,51 +6627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuelle.de-champs@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdul.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyagora.cyu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrebentham.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-testaments-de-poilus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inventaire-condorcet.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2017.1400637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Limon-Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.782.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03956842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-bartillat.fr/fiche-livre.php?Clef=584" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvf3w1s5.6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuelle.de-champs@cyu.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdul.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyagora.cyu.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrebentham.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-testaments-de-poilus.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inventaire-condorcet.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04074949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2017.1400637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dugast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Limon-Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.782.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lee Downs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03957626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechavanne Sylvie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisa Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rieucau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03956842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-bartillat.fr/fiche-livre.php?Clef=584" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvf3w1s5.6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>