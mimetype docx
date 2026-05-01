--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of a Traffic-Defective Missense ABCB11 Variant Responsible for Progressive Familial Intrahepatic Cholestasis Type 2</w:t>
+                <w:t xml:space="preserve">User‐friendly and Green Procedure for a Photoinduced Wohl‐Ziegler Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lapalus</w:t>
+                <w:t xml:space="preserve">Florent Edde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mareux</w:t>
+                <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Amzal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26115232⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293002v1</w:t>
+                <w:t xml:space="preserve">hal-05114321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User‐friendly and Green Procedure for a Photoinduced Wohl‐Ziegler Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction of a Traffic-Defective Missense ABCB11 Variant Responsible for Progressive Familial Intrahepatic Cholestasis Type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lapalus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Edde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rachida Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Evanno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yosra Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (18), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (11), pp.5232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26115232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114321v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Total Synthesis of the Neurotoxin Caramboxin</w:t>
               </w:r>
@@ -370,64 +370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (9), pp.6489-6493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -617,51 +617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -747,51 +747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène N Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Am Schmidpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Reinholds Ruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Laverty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -970,696 +970,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02174609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted telescoped cross metathesis-ring closing aza-Michael reaction sequence: step-economical access to nicotine–lobeline hybrid analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two-Component Domino Reactions Initiated from Ketenes: Serendipitous Synthesis of Quinolizidinones Analogous to Chelated Lobeline’s Conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oko</w:t>
+                <w:t xml:space="preserve">Pierre-Etienne Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Venot</w:t>
+                <w:t xml:space="preserve">Franck Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gigant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Joseph</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA20930G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (20), pp.10119-10126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340115v1</w:t>
+                <w:t xml:space="preserve">hal-05340113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Highly Functionalized Sulfonated Cyclopentanes by Acid‐Promoted Rauhut–Currier Reaction with Sulfinamides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted telescoped cross metathesis-ring closing aza-Michael reaction sequence: step-economical access to nicotine–lobeline hybrid analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Joseph</w:t>
+                <w:t xml:space="preserve">P.-E. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502816⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (117), pp.96720-96724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA20930G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05340110v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Component Domino Reactions Initiated from Ketenes: Serendipitous Synthesis of Quinolizidinones Analogous to Chelated Lobeline’s Conformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Access to Highly Functionalized Sulfonated Cyclopentanes by Acid‐Promoted Rauhut–Currier Reaction with Sulfinamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (44), pp.15544-15547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05340113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Stereocontrolled Divergent Synthesis Induced by aza‐Michael Addition of Deactivated Primary Amines under Acid Catalysis</w:t>
+                <w:t xml:space="preserve">Thermodynamic epimeric equilibration and crystallisation-induced dynamic resolution of lobelanine, norlobelanine and related analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Troufflard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.‐e. Tran Huu-Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (48), pp.15840-15848. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (48), pp.9797-9810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201404589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01787K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340107v1</w:t>
+                <w:t xml:space="preserve">hal-05340102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic epimeric equilibration and crystallisation-induced dynamic resolution of lobelanine, norlobelanine and related analogues</w:t>
+                <w:t xml:space="preserve">Switchable Stereocontrolled Divergent Synthesis Induced by aza‐Michael Addition of Deactivated Primary Amines under Acid Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Venot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Drège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Troufflard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐e. Tran Huu-Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (48), pp.15840-15848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4OB01787K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05340102v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-Economical Access to Valuable Weinreb Amide 2,5-Disubstituted Pyrrolidines by a Sequential One-Pot Two-Directional Cross-Metathesis/Cyclizing Aza-Michael Process</w:t>
               </w:r>
@@ -1671,51 +1671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1873,429 +1873,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free double aza-Michael under ultrasound irradiation: diastereoselective sequential one-pot synthesis of pyrrolidine Lobelia alkaloids analogues</w:t>
+                <w:t xml:space="preserve">Solvent-free double aza-Michael under ultrasound irradiation: diastereoselective sequential one-pot synthesis of pyrrolidine Lobelia alkaloids analogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharias Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10 (35), pp.7148. </w:t>
+              <w:t xml:space="preserve">, 2012, 10 (35), pp.7148-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2OB25963J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25963j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340094v1</w:t>
+                <w:t xml:space="preserve">hal-00798104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine-mediated tandem conjugative isomerization-bridging Michael addition: concise synthesis of 1-azabicyclo[3.3.1]nonanes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvent-free double aza-Michael under ultrasound irradiation: diastereoselective sequential one-pot synthesis of pyrrolidine Lobelia alkaloids analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharias Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.04.069⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (35), pp.7148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2OB25963J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340090v1</w:t>
+                <w:t xml:space="preserve">hal-05340094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free double aza-Michael under ultrasound irradiation: diastereoselective sequential one-pot synthesis of pyrrolidine Lobelia alkaloids analogues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amine-mediated tandem conjugative isomerization-bridging Michael addition: concise synthesis of 1-azabicyclo[3.3.1]nonanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Ngoc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharias Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (26), pp.3296-3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.04.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ob25963j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric aza-Michael addition under ultra-high pressure: short bias to polyhydroxylated piperidines</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Facile and Stereocontrolled Synthesis of γ-Substituted γ-Fluoroglutamates by Conjugate Addition: Conflicting Effect between Fluorinated Enaminoester and Hinderered Michael Acceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,51 +2549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Facile and Stereocontrolled Synthesis of γ-Substituted γ-Fluoroglutamates by Conjugate Addition: Conflicting Effect between Fluorinated Enaminoester and Hinderered Michael Acceptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies on Cyathin Terpenoids: Enantioselective Synthesis of the Tricyclic Core of Cyathin through Intramolecular Heck Cyclisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Tominiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric synthesis of the tricyclic core of cyathin diterpenoids via intramolecular Heck reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapalus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mareux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Amzal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Edde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kayal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA08675E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01975D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Am Schmidpeter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Reinholds Ruza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Laverty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Venot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gigant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA20930G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71WZ98PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Venot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troufflard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;e. Tran Huu-Dau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404589" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1MW76PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernadat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01787K" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mauduit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302435a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25963J" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Ngo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kassimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.04.069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JK4CDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25963j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Moura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15097A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Boukhedimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101417c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tominiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.07.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZL259R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Edde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500183" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapalus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mareux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Amzal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115232" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kayal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA08675E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01975D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Am Schmidpeter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Reinholds Ruza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Laverty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Venot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Venot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gigant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA20930G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502816" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71WZ98PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troufflard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01787K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;e. Tran Huu-Dau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404589" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1MW76PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mauduit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302435a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25963j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25963J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Ngo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kassimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.04.069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JK4CDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Moura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15097A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Boukhedimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101417c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tominiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.07.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZL259R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>