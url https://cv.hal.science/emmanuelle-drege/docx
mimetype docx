--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User‐friendly and Green Procedure for a Photoinduced Wohl‐Ziegler Reaction</w:t>
+                <w:t xml:space="preserve">Correction of a Traffic-Defective Missense ABCB11 Variant Responsible for Progressive Familial Intrahepatic Cholestasis Type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Edde</w:t>
+                <w:t xml:space="preserve">Martine Lapalus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie Mareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500183⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (11), pp.5232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26115232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114321v1</w:t>
+                <w:t xml:space="preserve">hal-05293002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of a Traffic-Defective Missense ABCB11 Variant Responsible for Progressive Familial Intrahepatic Cholestasis Type 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User‐friendly and Green Procedure for a Photoinduced Wohl‐Ziegler Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Amzal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Florent Edde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Riahi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (11), pp.5232. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26115232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293002v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Total Synthesis of the Neurotoxin Caramboxin</w:t>
               </w:r>
@@ -370,64 +370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (9), pp.6489-6493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -617,51 +617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sevaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -747,51 +747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène N Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Am Schmidpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Reinholds Ruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Laverty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Component Domino Reactions Initiated from Ketenes: Serendipitous Synthesis of Quinolizidinones Analogous to Chelated Lobeline’s Conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,51 +1106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted telescoped cross metathesis-ring closing aza-Michael reaction sequence: step-economical access to nicotine–lobeline hybrid analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1249,51 +1249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Highly Functionalized Sulfonated Cyclopentanes by Acid‐Promoted Rauhut–Currier Reaction with Sulfinamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,307 +1359,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic epimeric equilibration and crystallisation-induced dynamic resolution of lobelanine, norlobelanine and related analogues</w:t>
+                <w:t xml:space="preserve">Switchable Stereocontrolled Divergent Synthesis Induced by aza‐Michael Addition of Deactivated Primary Amines under Acid Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Drège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bernadat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Venot</w:t>
+                <w:t xml:space="preserve">C. Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Troufflard</w:t>
+                <w:t xml:space="preserve">M.‐e. Tran Huu-Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (48), pp.9797-9810. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (48), pp.15840-15848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4OB01787K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340102v1</w:t>
+                <w:t xml:space="preserve">hal-05340107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Stereocontrolled Divergent Synthesis Induced by aza‐Michael Addition of Deactivated Primary Amines under Acid Catalysis</w:t>
+                <w:t xml:space="preserve">Thermodynamic epimeric equilibration and crystallisation-induced dynamic resolution of lobelanine, norlobelanine and related analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Troufflard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.‐e. Tran Huu-Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404589⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (48), pp.9797-9810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01787K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05340107v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-Economical Access to Valuable Weinreb Amide 2,5-Disubstituted Pyrrolidines by a Sequential One-Pot Two-Directional Cross-Metathesis/Cyclizing Aza-Michael Process</w:t>
               </w:r>
@@ -1671,51 +1671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1892,51 +1892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-free double aza-Michael under ultrasound irradiation: diastereoselective sequential one-pot synthesis of pyrrolidine Lobelia alkaloids analogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharias Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-free double aza-Michael under ultrasound irradiation: diastereoselective sequential one-pot synthesis of pyrrolidine Lobelia alkaloids analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharias Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharias Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2415,51 +2415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Facile and Stereocontrolled Synthesis of γ-Substituted γ-Fluoroglutamates by Conjugate Addition: Conflicting Effect between Fluorinated Enaminoester and Hinderered Michael Acceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,51 +2549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Facile and Stereocontrolled Synthesis of γ-Substituted γ-Fluoroglutamates by Conjugate Addition: Conflicting Effect between Fluorinated Enaminoester and Hinderered Michael Acceptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies on Cyathin Terpenoids: Enantioselective Synthesis of the Tricyclic Core of Cyathin through Intramolecular Heck Cyclisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Tominiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric synthesis of the tricyclic core of cyathin diterpenoids via intramolecular Heck reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Drège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Edde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500183" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapalus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mareux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Amzal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115232" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kayal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA08675E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01975D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Am Schmidpeter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Reinholds Ruza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Laverty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Venot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Venot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gigant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA20930G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502816" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71WZ98PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troufflard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01787K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;e. Tran Huu-Dau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404589" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1MW76PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mauduit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302435a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25963j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25963J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Ngo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kassimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.04.069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JK4CDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Moura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15097A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Boukhedimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101417c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tominiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.07.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZL259R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapalus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mareux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Amzal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Edde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kayal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA08675E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sevaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01975D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Am Schmidpeter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02174609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Reinholds Ruza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Laverty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Venot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Venot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gigant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA20930G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502816" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71WZ98PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troufflard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;e. Tran Huu-Dau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404589" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1MW76PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernadat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01787K" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mauduit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302435a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25963j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25963J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ngoc Ngo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kassimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.04.069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JK4CDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Moura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomassigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ligeour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Greck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1GC15097A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Boukhedimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101417c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tominiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Morgant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.07.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPZL259R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>