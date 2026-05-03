--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -238,295 +238,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure Sensitivity to Hydration in Smectite Clays Unveiled by Near-Ambient Pressure X-ray Photoelectron Spectroscopy</w:t>
+                <w:t xml:space="preserve">Role of Cationic Organization on Water Dynamics in Saponite Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boucly</w:t>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rochet</w:t>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Tissot</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Arnoux</w:t>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
+                <w:t xml:space="preserve">Bela Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 128 (40), pp.17112-17123. </w:t>
+              <w:t xml:space="preserve">, 2024, 128 (10), pp.4233-4244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734886v1</w:t>
+                <w:t xml:space="preserve">hal-04783879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cationic Organization on Water Dynamics in Saponite Clays</w:t>
+                <w:t xml:space="preserve">Electronic Structure Sensitivity to Hydration in Smectite Clays Unveiled by Near-Ambient Pressure X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marry</w:t>
+                <w:t xml:space="preserve">Anthony Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+                <w:t xml:space="preserve">François Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Héloïse Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Quentin Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bela Farago</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 128 (10), pp.4233-4244. </w:t>
+              <w:t xml:space="preserve">, 2024, 128 (40), pp.17112-17123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783879v1</w:t>
+                <w:t xml:space="preserve">hal-04734886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal dispersions of cobalt ferrite nanoparticles in EMIM TFSI, propylene carbonate and their mixtures</w:t>
               </w:r>
@@ -806,51 +806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Vakilinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,965 +1444,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Magnetic Nanocolloids for Hybrid Solar-Thermoelectric Energy Harvesting</w:t>
+                <w:t xml:space="preserve">Exchange-bias and magnetic anisotropy fields in core–shell ferrite nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sani</w:t>
+                <w:t xml:space="preserve">F. G Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Raffaella Martina</w:t>
+                <w:t xml:space="preserve">J. Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Salez</w:t>
+                <w:t xml:space="preserve">Yu L Raikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawako Nakamae</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+                <w:t xml:space="preserve">V. I Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. S Poperechny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11041031⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84843-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215435v1</w:t>
+                <w:t xml:space="preserve">hal-03179063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodiffusion anisotropy under magnetic field in ionic liquid-based ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fiuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C Riedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cēbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (17), pp.4566-4577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0sm02190c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-bias and magnetic anisotropy fields in core–shell ferrite nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifunctional Magnetic Nanocolloids for Hybrid Solar-Thermoelectric Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Depeyrot</w:t>
+                <w:t xml:space="preserve">Elisa Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu L Raikher</w:t>
+                <w:t xml:space="preserve">Maria Raffaella Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. I Stepanov</w:t>
+                <w:t xml:space="preserve">Thomas J Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. S Poperechny</w:t>
+                <w:t xml:space="preserve">Sawako Nakamae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.5474. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84843-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11041031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179063v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Magnetic Nanocolloids for Hybrid Solar-Thermoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11041031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarming of micron-sized hematite cubes in a rotating magnetic field – Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal dispersions of oxide nanoparticles in ionic liquids: elucidating the key parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Riedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Petrichenko</w:t>
+                <w:t xml:space="preserve">M. A Akhavan Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guntars Kitenbergs</w:t>
+                <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martins Brics</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régine Perzynski</w:t>
+                <w:t xml:space="preserve">S. Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166404⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1560-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00564A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039012v1</w:t>
+                <w:t xml:space="preserve">hal-03039047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Thermodiffusive and Thermoelectric Properties of Maghemite Nanoparticles Dispersed in Ethylammonium Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakoli Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemEngineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/chemengineering4010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal dispersions of oxide nanoparticles in ionic liquids: elucidating the key parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. C Riedl</w:t>
+                <w:t xml:space="preserve">Swarming of micron-sized hematite cubes in a rotating magnetic field – Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Petrichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A Akhavan Kazemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Cousin</w:t>
+                <w:t xml:space="preserve">Guntars Kitenbergs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dubois</w:t>
+                <w:t xml:space="preserve">Martins Brics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fantini</w:t>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.1560-1572. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.166404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NA00564A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039047v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving structural features of nanoporous alumina using deuterated electrolytes</w:t>
               </w:r>
@@ -2629,676 +2629,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically enhancing the Seebeck coefficient in ferrofluids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duplex nanoporous alumina and polyelectrolyte adsorption: more insights from a combined neutron reflectivity and electron microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Christoulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00109c⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.2148-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR09018A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04344781v1</w:t>
+                <w:t xml:space="preserve">hal-02304421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge distribution on the water/γ-Fe 2 O 3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ntallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. N Trohidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 484, pp.74-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.03.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex nanoporous alumina and polyelectrolyte adsorption: more insights from a combined neutron reflectivity and electron microscopy study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetically enhancing the Seebeck coefficient in ferrofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Kouyaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Filomeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.2148-2152. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (8), pp.2979-2989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR09018A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9na00109c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304421v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04344781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel methodology to study nanoporous alumina by small-angle neutron scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodiffusion of citrate-coated γ-Fe 2 O 3 nanoparticles in aqueous dispersions with tuned counter-ions – anisotropy of the Soret coefficient under a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grillo</w:t>
+                <w:t xml:space="preserve">M. Kouyaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Porcar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+                <w:t xml:space="preserve">C. L Filomeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160057671900726X⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.1895-1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06858E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277533v1</w:t>
+                <w:t xml:space="preserve">hal-02275983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodiffusion of citrate-coated γ-Fe 2 O 3 nanoparticles in aqueous dispersions with tuned counter-ions – anisotropy of the Soret coefficient under a magnetic field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Demouchy</w:t>
+                <w:t xml:space="preserve">A novel methodology to study nanoporous alumina by small-angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Christoulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mériguet</w:t>
+                <w:t xml:space="preserve">Isabelle Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nakamae</w:t>
+                <w:t xml:space="preserve">Lionel Porcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (4), pp.1895-1903. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), pp.745-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP06858E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057671900726X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275983v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of thermodiffusive properties of ionic colloidal dispersions in water-DMSO mixtures probed by forced Rayleigh scattering</w:t>
               </w:r>
@@ -3336,51 +3336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (6), pp.72. </w:t>
@@ -3418,90 +3418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-ray Heterogeneous Radiolysis of Pyridine in the Presence of Hydrated Strontium-Hydroxyhectorite and its Monitoring by Near-Ambient Pressure Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (29), pp.16830-16841. </w:t>
@@ -3712,77 +3712,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabreira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kouyaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (24), pp.16402 - 16413. </w:t>
@@ -3820,90 +3820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can charged colloidal particles increase the thermoelectric energy conversion efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Tao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rietjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Wiertel-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4346,563 +4346,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field induced anisotropic cooperativity in a magnetic colloidal glass</w:t>
+                <w:t xml:space="preserve">Nonideal effects in electroacoustics of solutions of charged particles: combined experimental and theoretical analysis from simple electrolytes to small nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ersman,</w:t>
+                <w:t xml:space="preserve">R. Pusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Chushkin,</w:t>
+                <w:t xml:space="preserve">S. Gourdin-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Dubois,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Robert,</w:t>
+                <w:t xml:space="preserve">J. Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SM01315A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (17), pp.11779-11789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP00487J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488602v1</w:t>
+                <w:t xml:space="preserve">hal-01481764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonideal effects in electroacoustics of solutions of charged particles: combined experimental and theoretical analysis from simple electrolytes to small nanoparticles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field induced anisotropic cooperativity in a magnetic colloidal glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ersman,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chushkin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pusset</w:t>
+                <w:t xml:space="preserve">E Dubois,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gourdin-Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dubois</w:t>
+                <w:t xml:space="preserve">V Dupuis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chevalet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Mériguet</w:t>
+                <w:t xml:space="preserve">A Robert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (17), pp.11779-11789. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP00487J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5SM01315A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481764v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">133 Cs Nuclear Magnetic Resonance Relaxometry as a Probe of the Mobility of Cesium Cations Confined within Dense Clay Sediments.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentrated assemblies of magnetic nanoparticles in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Warmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Faugère</w:t>
+                <w:t xml:space="preserve">Marianna Mamusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rollet Anne-Laure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dubois Emmanuelle</w:t>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03880⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.193-209 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5FD00019J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481763v1</w:t>
+                <w:t xml:space="preserve">hal-01158517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrated assemblies of magnetic nanoparticles in ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">133 Cs Nuclear Magnetic Resonance Relaxometry as a Probe of the Mobility of Cesium Cations Confined within Dense Clay Sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Mamusa</w:t>
+                <w:t xml:space="preserve">Rollet Anne-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+                <w:t xml:space="preserve">Dubois Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 181, pp.193-209 </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (27), pp.15360-15372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5FD00019J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158517v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the volume fraction on the electrokinetic properties of maghemite nanoparticles in suspension</w:t>
               </w:r>
@@ -4940,51 +4940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (9-10), pp.1463-1471. </w:t>
@@ -5016,575 +5016,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of colloidal dispersions in the ionic liquid ethylammonium nitrate: influence of the nature of the nanoparticles' counterion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Turq, an inspirational scientist in charge and at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Sirieix-Plenet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+                <w:t xml:space="preserve">Bernard Ancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/28/284113⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (9-10), pp.1213--1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.885094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485650v1</w:t>
+                <w:t xml:space="preserve">hal-01484053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Turq, an inspirational scientist in charge and at interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dahirel</w:t>
+                <w:t xml:space="preserve">Microstructure of colloidal dispersions in the ionic liquid ethylammonium nitrate: influence of the nature of the nanoparticles' counterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mamusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Devilliers</w:t>
+                <w:t xml:space="preserve">Juliette Sirieix-Plenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (9-10), pp.1213--1221. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (28), pp.284113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.885094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/28/284113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484053v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cage elasticity and under-field structure of concentrated magnetic colloids probed by small angle X-ray scattering</w:t>
+                <w:t xml:space="preserve">Bilayer properties of giant magnetic liposomes formed by cationic pyridine amphiphile and probed by active deformation under magnetic forces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Wandersman</w:t>
+                <w:t xml:space="preserve">Petrichenko O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrejs Cēbers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+                <w:t xml:space="preserve">Erglis K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+                <w:t xml:space="preserve">Cebers A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Robert</w:t>
+                <w:t xml:space="preserve">Plotniece A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pajuste K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM51961A⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13009-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925889v1</w:t>
+                <w:t xml:space="preserve">hal-01481664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer properties of giant magnetic liposomes formed by cationic pyridine amphiphile and probed by active deformation under magnetic forces.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cage elasticity and under-field structure of concentrated magnetic colloids probed by small angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cebers A.</w:t>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotniece A</w:t>
+                <w:t xml:space="preserve">Andrejs Cēbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pajuste K</w:t>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13009-0⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.11480-11489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM51961A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481664v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural probing of clusters and gels of self-aggregated magnetic nanoparticles</w:t>
               </w:r>
@@ -5743,64 +5743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siriex-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (8), pp.1097-1101 </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5860,51 +5860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuyoshi Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5968,51 +5968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy-axis orientation effect on the magnetization of -Fe2O3 frozen ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Crauste-Thibierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,377 +6360,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Measurement of Interacting Ferromagnetic Particles with High Resolution Hall Microprobes</w:t>
+                <w:t xml:space="preserve">Static and dynamic structural probing of swollen polyacrylamide ferrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Komatsubara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Mosser</w:t>
+                <w:t xml:space="preserve">Jose Alberto Galicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3140418⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (13), pp.2614-2624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b819189a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01394945v1</w:t>
+                <w:t xml:space="preserve">hal-00409255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic structural probing of swollen polyacrylamide ferrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise Measurement of Interacting Ferromagnetic Particles with High Resolution Hall Microprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Komatsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L'Hote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakamae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alberto Galicia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cabuil</w:t>
+                <w:t xml:space="preserve">V. Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (13), pp.2614-2624. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b819189a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3140418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409255v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01394945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of a dynamical correlation length in an aging superspin glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84, pp.37011. </w:t>
@@ -6762,886 +6762,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of nanocolloidal particles -Fe2O3 at charged interfaces Part 2. Electrochemical conversion. Role of the electrode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Wandersman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Joiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/20/204124⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.3274 - 3286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B718738F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661628v1</w:t>
+                <w:t xml:space="preserve">hal-00288443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin glass behavior in an interacting gamma-Fe2O3 nanoparticle system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+                <w:t xml:space="preserve">Reactivity of nanocolloidal particles -Fe2O3 at the charged interfaces Part 1. The approach of particles to an electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.104428⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.3263 - 3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718593f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259395v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Core-Shell Ferrite Nanoparticles for Ferroﬂuids : Chemical and Magnetic Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.J. da Silva</w:t>
+                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112, pp.6220</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347810v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Robert</w:t>
+                <w:t xml:space="preserve">Synthesis of Core-Shell Ferrite Nanoparticles for Ferroﬂuids : Chemical and Magnetic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Tourinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.6220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347818v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of nanocolloidal particles -Fe2O3 at charged interfaces Part 2. Electrochemical conversion. Role of the electrode material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B718738F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (20), pp.204124_1 - 204124_5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/20/204124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288443v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of nanocolloidal particles -Fe2O3 at the charged interfaces Part 1. The approach of particles to an electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+                <w:t xml:space="preserve">Spin glass behavior in an interacting gamma-Fe2O3 nanoparticle system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b718593f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (10), pp.104428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.104428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00288442v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (15), pp.155104_1-155104_7. </w:t>
@@ -7679,77 +7679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,51 +7804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water diﬀusion in a synthetic hectorite by neutron scattering - beyond the isotropic translational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7923,423 +7923,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of the Soret Coefficient of Ionic Ferrofluids: Influence of the Volume Fraction and Ionic Strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+                <w:t xml:space="preserve">Surface Charge Density of Maghemite Nanoparticles: Role of Electrostatics in the Proton Exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine Perzynski</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourdon</w:t>
+                <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Non-Equilib. Thermodyn.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (3), pp.271-279. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (50), pp.18568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JNETDY.2007.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0743119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175499v1</w:t>
+                <w:t xml:space="preserve">hal-00204837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Charge Density of Maghemite Nanoparticles: Role of Electrostatics in the Proton Exchange.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+                <w:t xml:space="preserve">Experimental Determination of the Soret Coefficient of Ionic Ferrofluids: Influence of the Volume Fraction and Ionic Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Turq</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. Non-Equilib. Thermodyn.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/JNETDY.2007.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0743119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00204837v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the Soret coefficient of ionic ferrofluids Influence of the volume fraction and the ionic strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Equilibrium Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.271-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/JNETDY.2007.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8382,51 +8382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8483,748 +8483,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Tunes the Structural Anisotropy of Magnetic Fluids under a Magnetic Field?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+                <w:t xml:space="preserve">Diffusion of water in clays on the microscopic scale : modeling and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110(9), pp.4378-4386. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 110, pp.3206-3214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115593v1</w:t>
+                <w:t xml:space="preserve">hal-00142561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the structure and the dynamics of magnetic fluids: coupling of experiment and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.S2685-S2696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/18/38/S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational arrest in a repulsive colloidal glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.10119-10132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/18/45/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glassy dynamics and aging in a dense ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 75 (5), pp.764-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of water in clays on the microscopic scale : modeling and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Tunes the Structural Anisotropy of Magnetic Fluids under a Magnetic Field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malikova</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrejs Cebers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110, pp.3206-3214</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 110(9), pp.4378-4386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0558573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142561v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of water in clays – microscopic simulation and neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 317, pp.226. </w:t>
@@ -9275,77 +9275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization temperature dependence and freezing of surface spins in magnetic fluids based on ferrite nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Tourinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9767,51 +9767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 100 (11), pp.4533-4537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9889,103 +9889,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field induced anisotropic cooperativity in a magnetic colloidal glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10007,51 +10007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Correlation Length Growth in Superspin Glass: Bridging Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10157,51 +10157,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superspin glass aging behavior in textured and nontextured frozen ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10209,51 +10209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM-Intermag Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, United States. pp.09E135, </w:t>
@@ -10291,51 +10291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of superspin glass state in magnetically textured ferrofluid (γ-Fe2O3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10419,355 +10419,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+                <w:t xml:space="preserve">Experimental determination of the Soret coefficient of ionic ferrofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">7th International Meeting on Thermodiffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Donastia - San Sebastian, Spain. pp.à venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171293v1</w:t>
+                <w:t xml:space="preserve">hal-00170936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the Soret coefficient of ionic ferrofluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting on Thermodiffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Donastia - San Sebastian, Spain. pp.à venir</w:t>
+              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170936v1</w:t>
+                <w:t xml:space="preserve">hal-00171293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superparamagnetic relaxation evidences large surface contribution for the magnetic anisotropy of MnFe204 nanoparticles of ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Tourinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Brazilian MRS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Recife, Brazil. pp.2297-2303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10807,273 +10807,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of aqueous and organic ferrofluids: from surface charge properties to an efficient transfer of magnetic nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics in clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Formulation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium Swelling and shrinking of porous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Petropolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193658v1</w:t>
+                <w:t xml:space="preserve">hal-00169797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics in clays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation of aqueous and organic ferrofluids: from surface charge properties to an efficient transfer of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium Swelling and shrinking of porous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Petropolis, Brazil</w:t>
+              <w:t xml:space="preserve">5th Conference on Formulation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169797v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of slow dynamics and aging in the superspin glass phase of frozen ferrofluids</w:t>
               </w:r>
@@ -11098,64 +11098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMA RUGA 2007 III International Workshop on NanoMagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Coma Ruga, Spain</w:t>
@@ -11197,90 +11197,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow dynamics and aging in glassy ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statphys 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11305,103 +11305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international conference on magnetic fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
@@ -11469,51 +11469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11555,103 +11555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic scattering in concentrated magnetic fluids and solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
@@ -11680,103 +11680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational freezing and ageing in a glass-forming ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11801,51 +11801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water diffusion in a synthetic hectorite by neutron scattering - beyond the isotropic translational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11920,355 +11920,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous determination of zeta potential and bare charge of maghemite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F.C. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Tourinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171284v1</w:t>
+                <w:t xml:space="preserve">hal-00171307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of zeta potential and bare charge of maghemite nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171307v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of superspinglass dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC DYGLAGEMEM Network, Winter School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Les Houches, France</w:t>
@@ -12291,815 +12291,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium dynamics of a frozen ferrofluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Parker</w:t>
+                <w:t xml:space="preserve">Dynamics of water in low-hydrated clays by quasi-elastic neutron scattering and microscopic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bouchaud</w:t>
+                <w:t xml:space="preserve">Anthony Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Conference on Neutron Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, St Charles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142581v1</w:t>
+                <w:t xml:space="preserve">hal-00173440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochimie des nanocolloïdes : influence des propriétés interfaciales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+                <w:t xml:space="preserve">Out of equilibrium dynamics of a frozen ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.295-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2204510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171281v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of water in low-hydrated clays by quasi-elastic neutron scattering and microscopic simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cadene</w:t>
+                <w:t xml:space="preserve">Electrochimie des nanocolloïdes : influence des propriétés interfaciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Conference on Neutron Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, St Charles, United States</w:t>
+              <w:t xml:space="preserve">Colloque 'Electrochimie dans les Nanosciences', CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173440v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique lente de ferrofluides denses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Mériguet</w:t>
+                <w:t xml:space="preserve">Dynamical arrest of a dense ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Perzynski</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142585v1</w:t>
+                <w:t xml:space="preserve">hal-00172360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and aging of a dense glassy ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Conference on Small Angle Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical arrest of a dense ferrofluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+                <w:t xml:space="preserve">Dynamique lente de ferrofluides denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regine Perzynski</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172360v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics in low-hydrated clays – a neutron scattering and microscopic simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13150,103 +13150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging in glass-forming ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Symposium on Bioscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13265,476 +13265,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical arrest in concentrated Magnetic Fluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ESRF users' Meeting - Dynamical phenomena in Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170939v1</w:t>
+                <w:t xml:space="preserve">hal-00172361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of magnetic nanocolloidal particles on charged surfaces : influence of interfacial properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+                <w:t xml:space="preserve">Dynamical arrest in concentrated Magnetic Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELKIN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd ESRF users' Meeting - Dynamical phenomena in Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171278v1</w:t>
+                <w:t xml:space="preserve">hal-00170939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+                <w:t xml:space="preserve">Deposition of magnetic nanocolloidal particles on charged surfaces : influence of interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourdon</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">ELKIN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172361v1</w:t>
+                <w:t xml:space="preserve">hal-00171278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics in confinement: case of low-hydrated clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSE 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13759,64 +13759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Rayleigh Scattering experiments in concentrated magnetic fluids : effect of interparticle interactions on the diffusion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13892,948 +13892,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow dynamics and aging in glassy magnetic fluids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+                <w:t xml:space="preserve">Sm and Y radiolabelled magnetic fluids : magnetic and magneto-optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Tourinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lille, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018897v1</w:t>
+                <w:t xml:space="preserve">hal-00142578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics in clays, microscopic simulation and neutron scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Turq</w:t>
+                <w:t xml:space="preserve">Dynamical properties of ferrofluids in zero and applied magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANDRA International Symposium "Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">6th German Ferrofluid Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173474v1</w:t>
+                <w:t xml:space="preserve">hal-00018894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties of ferrofluids in zero and applied magnetic fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Diffusion of water in clays by microscopic simulation and neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Perzynski</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th German Ferrofluid Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">13th International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018894v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of water in clays by microscopic simulation and neutron scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Turq</w:t>
+                <w:t xml:space="preserve">Transition vitreuse des dispersions colloïdales de nanoparticules magnétiques en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique, ESPCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018896v1</w:t>
+                <w:t xml:space="preserve">hal-00142582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition vitreuse des dispersions colloïdales de nanoparticules magnétiques en interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Out of equilibrium dynamics of a frozen ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique, ESPCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142582v1</w:t>
+                <w:t xml:space="preserve">hal-00170928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium dynamics of a frozen ferrofluid</w:t>
+                <w:t xml:space="preserve">Slow dynamics and aging in glassy magnetic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bouchaud</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">5th IDMRCS : International Discussion Meeting on Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170928v1</w:t>
+                <w:t xml:space="preserve">hal-00018897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sm and Y radiolabelled magnetic fluids : magnetic and magneto-optical characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.A. Tourinho</w:t>
+                <w:t xml:space="preserve">Dynamics in clays, microscopic simulation and neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.431</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANDRA International Symposium "Clays in Natural &amp; Engineering Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142578v1</w:t>
+                <w:t xml:space="preserve">hal-00173474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational dynamics of a ferrofluid near its glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IDMRCS : International Discussion Meeting on Relaxations in Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14871,90 +14871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.10A502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14998,90 +14998,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out of equilibrium magnetic behavior of a frozen ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th French-Japanese International Seminar on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Kyoto, Japan</w:t>
@@ -15110,90 +15110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational dynamics in a glass-forming ferrofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th French-Japanese International Seminar on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15244,77 +15244,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cebers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth European Colloid and Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Geilo, Norway</w:t>
@@ -15337,333 +15337,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+                <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Roger</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Rencontres de l'Institut H. Poincaré "Recent progress in glassy physics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173066v1</w:t>
+                <w:t xml:space="preserve">hal-00170927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+                <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Perrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'Institut H. Poincaré "Recent progress in glassy physics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">On the use of the Mean Spherical Approximation to describe conductivity and acoustophoresis in aqueous media. I Determination of the association constant of multivalent salts. II Determination of the effective charge of nanoparticles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170927v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular hydrodynamics: from Kubo to Smoluchowski, Example of a Montmorillonite Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15731,51 +15731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics in clays, Microscopic simulation and neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Malikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15839,103 +15839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and room temperature magnetic and magneto-optical characterization of size-controlled nickel nanoferrite based ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Tourinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b97100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15968,653 +15968,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structural, chemical and magnetic modifications of nanoparticle surface during the synthesis of ferrite based electric double layered magnetic fluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Perzynski</w:t>
+                <w:t xml:space="preserve">Nanorheology of complex magnetic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Magnetic Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Guaruja, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop 'Magnetic forces in nano- and biotechnologies'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018900v1</w:t>
+                <w:t xml:space="preserve">hal-00170938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics in clays, multiscale modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cadène</w:t>
+                <w:t xml:space="preserve">Magnetic conductive fluids : electrogeneration of iron nanoparticles dispersions in mercury by reduction of a gamma-Fe2O3 stabilized ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Neutrons and Numerical Methods 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3rd Croatian Symposium on Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170919v1</w:t>
+                <w:t xml:space="preserve">hal-00170926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between polymer chains and magnetic nanoparticles in dilute solutions and ferrogel networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrogeneration of magnetic conductive fluid: electrochemically induced transformation of γ Fe2O3 nanoparticles at a mercury cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC World Polymer Congress MACRO 2004 : 40th International Symposium on Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Electrogeneration of magnetic conductive fluid: electrochemically induced transformation of γFe2O3 nanoparticles at a mercury cathode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sendai, Japan. pp.112-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171274v1</w:t>
+                <w:t xml:space="preserve">hal-00173120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrogeneration of magnetic conductive fluid: electrochemically induced transformation of γ Fe2O3 nanoparticles at a mercury cathode.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Chevalet</w:t>
+                <w:t xml:space="preserve">Investigation of structural, chemical and magnetic modifications of nanoparticle surface during the synthesis of ferrite based electric double layered magnetic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Tourinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrogeneration of magnetic conductive fluid: electrochemically induced transformation of γFe2O3 nanoparticles at a mercury cathode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sendai, Japan. pp.112-116</w:t>
+              <w:t xml:space="preserve">10th International Conference on Magnetic Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Guaruja, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173120v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorheology of complex magnetic fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between polymer chains and magnetic nanoparticles in dilute solutions and ferrogel networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine El Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Galicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 'Magnetic forces in nano- and biotechnologies'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">IUPAC World Polymer Congress MACRO 2004 : 40th International Symposium on Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170938v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic conductive fluids : electrogeneration of iron nanoparticles dispersions in mercury by reduction of a gamma-Fe2O3 stabilized ferrofluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Chevalet</w:t>
+                <w:t xml:space="preserve">Dynamics in clays, multiscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Croatian Symposium on Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia. pp.25-34</w:t>
+              <w:t xml:space="preserve">Workshop Neutrons and Numerical Methods 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170926v1</w:t>
+                <w:t xml:space="preserve">hal-00170919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of concentrated magnetic fluids</w:t>
               </w:r>
@@ -16626,51 +16626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16734,51 +16734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Galicia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16833,51 +16833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Rayleigh Scattering experiments in concentrated magnetic fluids : effect of interparticle interactions on the diffusion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16958,51 +16958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow dynamics approaching the glass transition in repulsive magnetic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17079,90 +17079,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Conference on Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jacksonville, Floride, United States</w:t>
@@ -17364,51 +17364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées de la matière condensée, Société française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17602,51 +17602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Chikina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaughon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids9040044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Meireles Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burckel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiuza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00028e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vakilinejad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04067D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04237225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Fiuza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Cornelius Riedl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Torres Bautista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02399K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viesturs Sints" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Riedl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00200-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Riedl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fiuza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depeyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscarlos Gomes da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Vasilakaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cabreira Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Aquino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fabiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00894c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Martina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Salez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11041031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Riedl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#275;bers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02190c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depeyrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu L Raikher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I Stepanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S Poperechny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84843-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Petrichenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntars Kitenbergs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Brics" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166404" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4010005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Akhavan Kazemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00564A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Christoulaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chennevi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00172" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kouyat&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Filomeno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00109c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ntallis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perzynski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. N Trohidou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.132" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09018A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900726X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouyat&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Filomeno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;riguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamae" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06858E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11835-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24329-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Faug&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabreira Gomes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02558d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01534297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rietjens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Galindo-Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chevalet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-015-0892-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M van Der Ploeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Turnhout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ersman," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chushkin," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert," TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01315A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pusset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00487J" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet Anne-Laure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Emmanuelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03880" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mamusa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00019J" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.906672" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485650v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Plenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/28/284113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.885094" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs C&#275;bers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51961A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrichenko O" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erglis K." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cebers A." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotniece A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pajuste K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13009-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XHGV3NMZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frka-Petesic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Almasy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.49.3-4.15" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamusa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siriex-Pl&#233;net" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52733f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527460v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Komatsu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hote" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mosser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.150603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516627v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Komatsu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L H&#244;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/47/474001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169248v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Galicia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.11.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531710v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01394945v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komatsubara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mosser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140418" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409255v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Galicia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819189a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284743v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/37011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Parker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ladieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.104428" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gomes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Sousa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Tourinho" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. da Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B718738F" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718593f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F59FBFF9FD4F46FEAA06C55808E6DF557DBC477D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347821v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cad&#232;ne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175499v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2007.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-RR1WXM4Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0743119" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00903209v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0748009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WX6K6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Cebers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558573" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JVX3WFNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105188v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/38/S11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/45/001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142564v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142561v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malikova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018889v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.04.035&#160;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142559v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015904v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la035294r" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QSWJ7LTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hasmonay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051010170208" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefebure" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cabuil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Massart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557363v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951920k" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7NG7P71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chushkin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737568v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L'H&#244;te" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3366615" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348801v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tahri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thibierge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072383" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170905v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0601-y" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80VFK3ZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193658v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169797v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouchaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170964v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171732v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171282v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172055v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171284v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171307v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.C. Campos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170932v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142581v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204510" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171281v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173440v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cadene" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142585v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142584v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172360v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meriguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173444v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170941v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170939v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171278v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172361v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018891v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKNT4VTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018894v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018896v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142582v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170928v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142578v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018892v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850333" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170930v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170929v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142586v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173066v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170927v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173396v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gr&#252;n" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170920v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018893v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97100" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32QHZWP9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018900v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170919v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171274v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine El Kharrat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Galicia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173120v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170938v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170926v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172388v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170916v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172385v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172916v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172981v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Chikina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaughon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids9040044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Meireles Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burckel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiuza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00028e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vakilinejad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04067D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04237225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Fiuza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Cornelius Riedl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Torres Bautista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02399K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viesturs Sints" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Riedl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00200-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Riedl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sarkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fiuza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depeyrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciscarlos Gomes da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Vasilakaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cabreira Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Aquino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fabiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00894c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Depeyrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu L Raikher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I Stepanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S Poperechny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84843-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Riedl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#275;bers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02190c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Martina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Salez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11041031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Akhavan Kazemi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00564A" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4010005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Petrichenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntars Kitenbergs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Brics" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Christoulaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chennevi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00172" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09018A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ntallis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peyre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perzynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. N Trohidou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kouyat&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Filomeno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00109c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouyat&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Filomeno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;riguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamae" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06858E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900726X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11835-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24329-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Faug&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabreira Gomes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02558d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01534297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rietjens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Galindo-Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chevalet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-015-0892-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassagne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M van Der Ploeg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Turnhout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481764v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pusset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00487J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488602v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ersman," TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chushkin," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois," TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01315A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mamusa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00019J" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet Anne-Laure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Emmanuelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.906672" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.885094" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Plenet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/28/284113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481664v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrichenko O" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erglis K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cebers A." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotniece A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pajuste K" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13009-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XHGV3NMZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925889v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs C&#275;bers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51961A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frka-Petesic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Almasy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.49.3-4.15" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamusa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siriex-Pl&#233;net" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52733f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527460v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Komatsu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hote" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mosser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.150603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516627v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crauste-Thibierge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Komatsu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L H&#244;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/47/474001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169248v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Galicia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.11.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531710v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409255v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Galicia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819189a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01394945v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komatsubara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mosser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140418" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284743v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/37011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288443v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B718738F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288442v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718593f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F59FBFF9FD4F46FEAA06C55808E6DF557DBC477D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347810v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gomes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Sousa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Tourinho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. da Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Parker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ladieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.104428" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347821v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cad&#232;ne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204837v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0743119" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175499v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2007.019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-RR1WXM4Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00903209v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0748009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WX6K6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malikova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105188v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/38/S11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/45/001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115593v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Cebers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558573" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JVX3WFNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018889v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.04.035&#160;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142559v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015904v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la035294r" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QSWJ7LTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hasmonay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051010170208" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefebure" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cabuil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Massart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557363v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp951920k" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7NG7P71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chushkin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737568v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L'H&#244;te" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3366615" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348801v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tahri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thibierge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072383" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170936v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170905v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0601-y" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80VFK3ZJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169797v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193658v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouchaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170964v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171732v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171282v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172055v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171307v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.C. Campos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171284v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170932v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173440v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cadene" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142581v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204510" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171281v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172360v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meriguet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142584v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142585v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173444v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170941v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172361v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171278v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018891v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKNT4VTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142578v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018894v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018896v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142582v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170928v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173474v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018892v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850333" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170930v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170929v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142586v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170927v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173066v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Roger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173396v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gr&#252;n" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170920v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018893v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97100" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32QHZWP9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170926v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173120v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018900v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171274v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine El Kharrat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Galicia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170919v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172388v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170916v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172385v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172916v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172981v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>