--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -723,462 +723,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouette une tête d’Athéna ! Une statue antique d’Athéna en marbre, au casque original, à Curis-au-Mont-d’Or (Rhône)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Cenatio rotunda de Néron retrouvée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64, pp.495-503</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920059v1</w:t>
+                <w:t xml:space="preserve">hal-04319152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio rotunda de Néron retrouvée ?</w:t>
+                <w:t xml:space="preserve">Découverte d'une station de péjassiers vellave au lieu-dit La Borie à Monistrol-sur-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 367, pp.82</w:t>
+              <w:t xml:space="preserve">Cahiers de la Haute-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2015, pp.9-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319152v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'une station de péjassiers vellave au lieu-dit La Borie à Monistrol-sur-Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chouette une tête d’Athéna ! Une statue antique d’Athéna en marbre, au casque original, à Curis-au-Mont-d’Or (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Haute-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2014-2015, pp.9-25</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.495-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317384v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel élément de ceinture féminine en alliage cuivreux de La Tène C en Limagne à Lempdes (F, Puy-de-Dôme)</w:t>
+                <w:t xml:space="preserve">Pompéi. Mythologie et Histoire. de W. Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.10-12</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 370, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137821v1</w:t>
+                <w:t xml:space="preserve">hal-04319157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi. Mythologie et Histoire. de W. Van Andringa</w:t>
+                <w:t xml:space="preserve">Les Armes dans les eaux. Questions d'interprétation en archéologie. dirigé par A. Testart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 370, pp.93</w:t>
+              <w:t xml:space="preserve">, 2013, 370, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319157v1</w:t>
+                <w:t xml:space="preserve">hal-04319154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Armes dans les eaux. Questions d'interprétation en archéologie. dirigé par A. Testart</w:t>
+                <w:t xml:space="preserve">Un nouvel élément de ceinture féminine en alliage cuivreux de La Tène C en Limagne à Lempdes (F, Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 370, pp.94</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319154v1</w:t>
+                <w:t xml:space="preserve">hal-01137821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1367,286 +1367,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suburbium de Lugdunum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La voie dite de l'Océan: trois aperçus entre Mâcon et Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges et dynamiques urbaines. 1ère Journée des Jeunes Chercheurs en Histoire Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’Histoire Urbaine, Mar 2021, Paris &amp; en distanciel, France</w:t>
+              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Actes du colloque en hommage à Jean-Luc Fiches (Pont du Gard, juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319515v1</w:t>
+                <w:t xml:space="preserve">hal-03576641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie dite de l'Océan: trois aperçus entre Mâcon et Lyon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La voie dite de l'Océan: trois aperçus entre Mâcon et Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Actes du colloque en hommage à Jean-Luc Fiches (Pont du Gard, juin 2016)</w:t>
+              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule : colloque en hommage à Jean-Luc Fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576641v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie dite de l'Océan: trois aperçus entre Mâcon et Lyon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le suburbium de Lugdunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule : colloque en hommage à Jean-Luc Fiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.177-194</w:t>
+              <w:t xml:space="preserve">Marges et dynamiques urbaines. 1ère Journée des Jeunes Chercheurs en Histoire Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’Histoire Urbaine, Mar 2021, Paris &amp; en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249387v1</w:t>
+                <w:t xml:space="preserve">hal-04319515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter sub urbe à Lugdunum</w:t>
               </w:r>
@@ -1764,355 +1764,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le suburbium de Lyon. Un état de la question. »</w:t>
+                <w:t xml:space="preserve">Le suburbium de Lyon : un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Besson, O. Blin, B. Triboulot, 2012, Versailles, France. pp.85-108</w:t>
+              <w:t xml:space="preserve">Franges urbaines et confins territoriaux : la Gaule dans l'Empire : actes du colloque international du 29 février au 3 mars 2012 à Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Versailles, France. pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370280v1</w:t>
+                <w:t xml:space="preserve">hal-01832833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suburbium de Lyon : un état de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La voie dite de l'Océan : trois aperçus entre Mâcon et Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franges urbaines et confins territoriaux : la Gaule dans l'Empire : actes du colloque international du 29 février au 3 mars 2012 à Versailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Versailles, France. pp.85-108</w:t>
+              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832833v1</w:t>
+                <w:t xml:space="preserve">halshs-03777585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie dite de l'Océan : trois aperçus entre Mâcon et Lyon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’artisanat dans la périphérie de la ville de Lugdunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France</w:t>
+              <w:t xml:space="preserve">Artisanat, imbrications spatiales et fonctionnelles dans les espaces périurbains de la Méditerranée occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosa Plana-Mallard; Bastien Lemaire, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03777585v1</w:t>
+                <w:t xml:space="preserve">halshs-04317640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat dans la périphérie de la ville de Lugdunum</w:t>
+                <w:t xml:space="preserve">« Le suburbium de Lyon. Un état de la question. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artisanat, imbrications spatiales et fonctionnelles dans les espaces périurbains de la Méditerranée occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rosa Plana-Mallard; Bastien Lemaire, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Besson, O. Blin, B. Triboulot, 2012, Versailles, France. pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04317640v1</w:t>
+                <w:t xml:space="preserve">hal-02370280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suburbium de Lyon : un état de la question</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. La résidence du Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
@@ -3034,51 +3034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidence du Palais à l'état 2a, 2b et 3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3319,151 +3319,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille bibliographique sur l’habitat et l’habiter #11 dans CoHabiter - Le Carnet</w:t>
+                <w:t xml:space="preserve">Retour sur la journée d’études dédiée aux fonctions et à l’organisation des maisons. dans CoHabiter - Le Carnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319135v1</w:t>
+                <w:t xml:space="preserve">hal-04319102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur la journée d’études dédiée aux fonctions et à l’organisation des maisons. dans CoHabiter - Le Carnet</w:t>
+                <w:t xml:space="preserve">Veille bibliographique sur l’habitat et l’habiter #11 dans CoHabiter - Le Carnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319102v1</w:t>
+                <w:t xml:space="preserve">hal-04319135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la journée d’études dédiée aux mots de l’habitat et de l’habiter. dans Cohabiter - Le Carnet</w:t>
               </w:r>
@@ -3968,320 +3968,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyez (Haute-Savoie), Route de la Plaine. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Lyon 9e (Rhône), 1 bis rue du Général Girodon. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319305v1</w:t>
+                <w:t xml:space="preserve">hal-04319299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon 9e (Rhône), 1 bis rue du Général Girodon. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Lyon (Rhône), 8 rue Basses- Verchères. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319299v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (Rhône), 8 rue Basses- Verchères. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Thyez (Haute-Savoie), Route de la Plaine. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Haibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Horry</w:t>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319295v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyez (Haute-Savoie), Avenue des Iles. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,51 +4527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genas (Rhône), Rue Roger Salengro. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,90 +4790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteauneuf-du-Rhône (Drôme) La villa du Palais. Rapport final d’opération de fouille pour l’année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon : SRA Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,606 +5007,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), Les Gravanches : Quartier militaire du Lieutenant colonel de la Blanchardière (92e RI; 138e BSMAT) (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Lempdes, “Rue de la Rochelle” (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Esther Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesssier-Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319281v1</w:t>
+                <w:t xml:space="preserve">hal-04319279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lempdes, “Rue de la Rochelle” (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), Les Gravanches : Quartier militaire du Lieutenant colonel de la Blanchardière (92e RI; 138e BSMAT) (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap ARA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mennesssier-Jouannet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04319279v1</w:t>
+                <w:t xml:space="preserve">hal-04319281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirefleurs (Puy-de-Dôme) : Les Chaprières, Lotissement le Clos des Noyers. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Le Puy-en-Velay, “Le Riou sud” (Haute-Loire – Auvergne). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319270v1</w:t>
+                <w:t xml:space="preserve">hal-04319276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay, “Le Riou sud” (Haute-Loire – Auvergne). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Le Puy-en-Velay, “Le Riou nord” (Haute-Loire – Auvergne). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319276v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay, “Le Riou nord” (Haute-Loire – Auvergne). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Monistrol-sur-Loire, “Zone industrielle La Borie/Le Gand Solignac” (Haute-Loire – Auvergne). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319274v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monistrol-sur-Loire, “Zone industrielle La Borie/Le Gand Solignac” (Haute-Loire – Auvergne). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Mirefleur ,“Les Chaprières” (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319255v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirefleur ,“Les Chaprières” (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Mirefleurs (Puy-de-Dôme) : Les Chaprières, Lotissement le Clos des Noyers. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Cabezuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319272v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5682,51 +5682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="442F7E04"/>
+    <w:nsid w:val="9C099179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5830,51 +5830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DDA49698"/>
+    <w:nsid w:val="B46F4E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6064,51 +6064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7025-5107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Castelbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0372" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03576641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02485742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/mom-editions/collections/dara/la-villa-gallo-romaine-du-palais-chateauneuf-du-rhone-drome" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.3424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Haibe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesssier-Jouannet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7025-5107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Castelbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.242.0372" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03576641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02485742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr/mom-editions/collections/dara/la-villa-gallo-romaine-du-palais-chateauneuf-du-rhone-drome" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.3424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Haibe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesssier-Jouannet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>