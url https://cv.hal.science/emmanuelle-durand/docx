--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -106,330 +106,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommer de la fripe à Beyrouth et Tunis</w:t>
+                <w:t xml:space="preserve">Vies sociales et politiques des rebuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katharina Grüneisl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katharina Grüneisl</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15c81⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15c87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442563v1</w:t>
+                <w:t xml:space="preserve">hal-05442570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vies sociales et politiques des rebuts</w:t>
+                <w:t xml:space="preserve">Du don vestimentaire au gisement de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Grüneisl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180-181, pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15c87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14bx1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442570v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du don vestimentaire au gisement de déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consommer de la fripe à Beyrouth et Tunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+                <w:t xml:space="preserve">Katharina Grüneisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 180-181, pp.75-88. </w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14bx1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15c81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197417v1</w:t>
+                <w:t xml:space="preserve">hal-05442563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se forger une place à Beyrouth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 4 (2), pp.43-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -463,51 +463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des routes migratoires aux rues marchandes - Vendeurs de rue syriens à Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Réfugiés et migrants au Liban, 13-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -533,605 +533,739 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie de la débrouille à Beyrouth. Pratiques syriennes du commerce populaire : vente ambulante et commerce de la fripe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recommandations pour la fixation de valeurs limites d’exposition professionnelle (VLEP) pour l’acétaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXIMIG, exil et migration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38ème Congrès National de Médecine et Santé au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Lyon, France. pp.103636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2026.103636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02404880v1</w:t>
+                <w:t xml:space="preserve">anses-05625265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges en partage. Places marchandes et commerce populaire à Beyrouth (Liban)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’économie de la débrouille à Beyrouth. Pratiques syriennes du commerce populaire : vente ambulante et commerce de la fripe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges, marginalités et marginalisation en Afrique du Nord et au Moyen-Orient </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EXIMIG, exil et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742949v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences syriennes de la vente de rue à Beyrouth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les marges en partage. Places marchandes et commerce populaire à Beyrouth (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Development and Citizenship – Panel : Politiques d'accueil et stratégies informelles d'intégration des migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Saint-Joseph, Mar 2018, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Marges, marginalités et marginalisation en Afrique du Nord et au Moyen-Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430661v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte des places. Réfugiés syriens, migrants et commerces populaires à Beyrouth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Expériences syriennes de la vente de rue à Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, development and citizenship </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour l’anthropologie du changement social, May 2018, Roskilde, Danemark</w:t>
+              <w:t xml:space="preserve">Migrations, Development and Citizenship – Panel : Politiques d'accueil et stratégies informelles d'intégration des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Joseph, Mar 2018, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742940v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Syria to Lebanon: Hawking Areas. Syrian Refugees in Beirut</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La lutte des places. Réfugiés syriens, migrants et commerces populaires à Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanization and street vendors (Session 6 : Vulnerable groups)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de Recherche en Afrique (IFRA), Nov 2016, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">Migrations, development and citizenship </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour l’anthropologie du changement social, May 2018, Roskilde, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430670v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Syria to Lebanon: Hawking Areas. Syrian Refugees in Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanization and street vendors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de recherche en Afrique, Nov 2016, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Syria to Lebanon: Hawking Areas. Syrian Refugees in Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanization and street vendors (Session 6 : Vulnerable groups)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Recherche en Afrique (IFRA), Nov 2016, Nairobi, Kenya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebuts dans l’espace méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Grüneisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15c88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1141,240 +1275,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performer le genre sur les marchés de fripes à Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre en questions au Moyen-Orient. Une approche par les espaces urbains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, 103180692X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Yallah chebab !’ : la débrouille, la fripe et la crème. Une ethnographie du commerce de peu à Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et s'installer en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des routes migratoires aux rues marchandes. Réfugiés syriens à Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assaf Dahdah; Nicolas Puig; Michel Tabet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils syriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le passager clandestin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1384,567 +1518,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Tambo Quemado border between Bolivia and Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Second-hand clothing truck, Free Trade Zone - Iquique (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tambo Quemado, Bolivia. 2024</w:t>
+              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289376v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-hand clothing truck, Free Trade Zone - Iquique (Chile)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the road between Tambo Quemado and Arica, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
+              <w:t xml:space="preserve">Arica, Chili, Chile. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289392v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road between Tambo Quemado and Arica, Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Camion de fripes, Zone Franche, Iquique, Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arica, Chili, Chile. 2024</w:t>
+              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05289380v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camion de fripes, Zone Franche, Iquique, Chili</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crossing the Tambo Quemado border between Bolivia and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Iquique, Chile. 2024</w:t>
+              <w:t xml:space="preserve">Tambo Quemado, Bolivia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04754237v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suq al-ahad (marché du dimanche), Jisr al-Wati, Beyrouth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Boutique de behlé, Zokak el-Blat, Mossaytbeh, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01788451v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01788472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutique de behlé, Zokak el-Blat, Mossaytbeh, Beyrouth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Avenue des &amp;quot;Champs Élysées&amp;quot;, camp de Zaatari, Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Beyrouth, Lebanon. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Jordan. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01788472v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01788405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenue des &amp;quot;Champs Élysées&amp;quot;, camp de Zaatari, Jordanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Suq al-ahad (marché du dimanche), Jisr al-Wati, Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Jordan. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Lebanon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01788405v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01788451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un commerçant ambulant, carrefour de Dora, Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lebanon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01788436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2091,51 +2225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gr&#252;neisl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c81" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3986" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c88" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04754237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gr&#252;neisl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c87" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c81" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3986" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05625265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sissoko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2026.103636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c88" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04754237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01788436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>