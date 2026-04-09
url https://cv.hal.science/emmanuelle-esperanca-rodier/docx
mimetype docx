--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -646,307 +646,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal French Corpus of Aligned Speech, Text, and Pictogram Sequences for Speech-to-Pictogram Machine Translation</w:t>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dion</w:t>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Arrigo</w:t>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534234v1</w:t>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multimodal French Corpus of Aligned Speech, Text, and Pictogram Sequences for Speech-to-Pictogram Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Mannion</w:t>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+                <w:t xml:space="preserve">Chloé Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+                <w:t xml:space="preserve">Jordan Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Liu</w:t>
+                <w:t xml:space="preserve">Claire Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice2Picto : un système de traduction automatique de la parole vers des pictogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,536 +1004,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
+                <w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+                <w:t xml:space="preserve">Fabien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+                <w:t xml:space="preserve">Gabriela González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Nakhlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna Gerlach</w:t>
+                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.287-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208597v1</w:t>
+                <w:t xml:space="preserve">hal-04299041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t>
+                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lopez</w:t>
+                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela González</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariam Nakhlé</w:t>
+                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299041v1</w:t>
+                <w:t xml:space="preserve">hal-04208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+                <w:t xml:space="preserve">Plateformes pour la création de données en pictogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283267v1</w:t>
+                <w:t xml:space="preserve">hal-04208581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes pour la création de données en pictogrammes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaire</w:t>
+                <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Ormaechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.6-9</w:t>
+              <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208581v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Adapted MT for Literary Texts: Reality or Fantasy?</w:t>
               </w:r>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583562v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Arrigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Frankowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaschalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Eady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaschalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025543v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Didier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583562v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Arrigo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Frankowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaschalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Eady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaschalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025543v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Didier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>