--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -646,894 +646,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+                <w:t xml:space="preserve">A Multimodal French Corpus of Aligned Speech, Text, and Pictogram Sequences for Speech-to-Pictogram Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segonne</w:t>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Mannion</w:t>
+                <w:t xml:space="preserve">Chloé Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
+                <w:t xml:space="preserve">Jordan Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Audibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Liu</w:t>
+                <w:t xml:space="preserve">Claire Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535557v1</w:t>
+                <w:t xml:space="preserve">hal-04534234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal French Corpus of Aligned Speech, Text, and Pictogram Sequences for Speech-to-Pictogram Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jargon: A Suite of Language Models and Evaluation Tasks for French Specialized Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">Aidan Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dion</w:t>
+                <w:t xml:space="preserve">Laura Cristina Alonzo Canul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Arrigo</w:t>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.9463-9476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534234v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice2Picto : un système de traduction automatique de la parole vers des pictogrammes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.10-13</w:t>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208583v1</w:t>
+                <w:t xml:space="preserve">hal-04208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Nakhlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.287-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+                <w:t xml:space="preserve">Voice2Picto : un système de traduction automatique de la parole vers des pictogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Gerlach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208597v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes pour la création de données en pictogrammes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaire</w:t>
+                <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Ormaechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.6-9</w:t>
+              <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208581v1</w:t>
+                <w:t xml:space="preserve">hal-04283267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+                <w:t xml:space="preserve">Plateformes pour la création de données en pictogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283267v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Adapted MT for Literary Texts: Reality or Fantasy?</w:t>
               </w:r>
@@ -2346,230 +2346,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic pictogram generation from speech to help the implementation of a mediated communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trial</w:t>
+                <w:t xml:space="preserve">ACCOLÉ : Annotation Collaborative d'erreurs de traduction pour COrpus aLignÉs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Brunet-Manquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Barrier-free Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">TALN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880744v1</w:t>
+                <w:t xml:space="preserve">hal-02001261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCOLÉ : Annotation Collaborative d'erreurs de traduction pour COrpus aLignÉs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Brunet-Manquat</w:t>
+                <w:t xml:space="preserve">Automatic pictogram generation from speech to help the implementation of a mediated communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on Barrier-free Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001261v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de systèmes de traduction automatique, probabiliste et neuronal, par analyse d'erreurs</w:t>
               </w:r>
@@ -2700,217 +2700,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficile identification des expressions polylexicales dans les textes : critères de décision et annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">"La phraséologie française : débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970463v1</w:t>
+                <w:t xml:space="preserve">hal-01956337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile identification des expressions polylexicales dans les textes : critères de décision et annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La phraséologie française : débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956337v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation Quality Evaluation of MWEs from French into English using an SMT system</w:t>
               </w:r>
@@ -3112,51 +3112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3448,103 +3448,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic pictogram generation from speech to help the implementation of a mediated communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG; UGA (Université Grenoble Alpes). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583562v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Arrigo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Frankowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaschalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Eady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaschalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025543v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Didier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583562v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Arrigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Frankowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaschalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Eady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaschalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025543v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Didier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>