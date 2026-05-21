--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -896,476 +896,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice2Picto : un système de traduction automatique de la parole vers des pictogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208597v1</w:t>
+                <w:t xml:space="preserve">hal-04208583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROPICTO : Développer des systèmes de traduction de la parole vers des séquences de pictogrammes pour améliorer l'accessibilité de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ormaechea-Grijalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lopez</w:t>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela González</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
+                <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299041v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice2Picto : un système de traduction automatique de la parole vers des pictogrammes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+                <w:t xml:space="preserve">The MAKE-NMTViz System Description for the WMT23 Literary Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Nakhlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Eighth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.287-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208583v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPICTO: Developing Speech‑to‑Pictograph Translation Systems to Enhance Communication Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Ormaechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Conference of The European Association for Machine Translation (EAMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Machine Translation; Tampere University; University of Eastern Finland, Jun 2023, Tampere, Finland. pp.515-516</w:t>
@@ -1759,243 +1759,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCOLÉ : Annotation Collaborative d'erreurs de traduction pour COrpus aLignÉs – Nouvelles fonctionnalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Versus Offline NMT Quality: An In-depth Analysis on English–German and German–English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Elbayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ustaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Brunet-Manquat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING 2020 - 28th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain. pp.5047-5058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047150v1</w:t>
+                <w:t xml:space="preserve">hal-02991539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Versus Offline NMT Quality: An In-depth Analysis on English–German and German–English</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACCOLÉ : Annotation Collaborative d'erreurs de traduction pour COrpus aLignÉs – Nouvelles fonctionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Brunet-Manquat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020 - 28th International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montrouge, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991539v1</w:t>
+                <w:t xml:space="preserve">hal-03047150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's on an annotator's mind? Analysis of error typologies to highlight machine translation quality assessment issue</w:t>
               </w:r>
@@ -2473,64 +2473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Barrier-free Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2700,407 +2700,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile identification des expressions polylexicales dans les textes : critères de décision et annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La phraséologie française : débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956337v1</w:t>
+                <w:t xml:space="preserve">halshs-01970463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficile identification des expressions polylexicales dans les textes : critères de décision et annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">"La phraséologie française : débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01970463v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation Quality Evaluation of MWEs from French into English using an SMT system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation of multiword expressions in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Didier</w:t>
+                <w:t xml:space="preserve">Manolo Iborra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translating and the Computer 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASLING, Nov 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Society of Phraseology Conference (EUROPHRAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Malaga, Spain. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449628v1</w:t>
+                <w:t xml:space="preserve">hal-01348549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of multiword expressions in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation Quality Evaluation of MWEs from French into English using an SMT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Reverdy</w:t>
+                <w:t xml:space="preserve">Johan Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Phraseology Conference (EUROPHRAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Malaga, Spain. pp.60-67</w:t>
+              <w:t xml:space="preserve">Translating and the Computer 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASLING, Nov 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348549v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of a Large Database of French-English SMT Output Corrections</w:t>
               </w:r>
@@ -3112,51 +3112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3487,64 +3487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG; UGA (Université Grenoble Alpes). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583562v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Arrigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Frankowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaschalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Eady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaschalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025543v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Didier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583562v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.307" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Arrigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cristina Alonzo Canul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ormaechea-Grijalba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gerlach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.30" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04283267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ormaechea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Frankowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schwab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Trial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vaschalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Eady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaschalde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025543v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Didier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>