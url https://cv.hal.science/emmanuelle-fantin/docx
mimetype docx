--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,991 +100,1112 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4056-069X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">190917504</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectacles animaliers dans le Paris du XIXe siècle : une approche par l’affiche illustrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 40 (40), pp.88-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.040.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nostalgies et remédiations du passé en politique, ou le danger des abus de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Niemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Dufresne-Delières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.211-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les expositions universelles au xixe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.211-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse et la faïence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 (48), pp.171-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technostalgie, kitsch et faux-vintage : trois histoires méta-publicitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.7956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire nostalgique et publicité. Le cas du petit village d’antan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatūra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Litera.2017.4.11246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des médias disparus : le fantasme de l’analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, p 73-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité nostalgique d’elle-même. Du discours à l’objet de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v46i46.47333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Âge d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 40 (40), pp.88-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.040.0088⟩</w:t>
+              <w:t xml:space="preserve">, 2017, n° 27 (2), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.027.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge d’or du photojournalisme n’a pas eu lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...548 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et nostalgie des Trente Glorieuses dans la publicité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern and Contemporary France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (2), pp.147-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09639489.2014.988604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1094,3571 +1215,3571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de nature, une collection muséale dédiée aux transformations environnementales. Le cas de la perte de la neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSIC2025 : XXIVème Congrès de la Sfsic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes 2, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Uses of the Past: (De-)Legitimizing Societal Imaginaries Through History and Collective Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Niemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Dufresne-Delières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Annual Conference of the International Communication Association – ICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de nature, un dispositif éco-émotionnel. Collecter, archiver et partager en ligne des souvenirs intimes de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Technomémoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELAT, Sep 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais où sont les neiges d’antan ? Solastalgies nivales dans un dispositif de sciences participatives du Musée d’Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre nostalgie et mélancolie : nouveaux regards, nouvelles questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARTEC Nanterre Université, Nov 2024, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi regarder les animaux aux Expositions universelles? Londres et Paris, 1851-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La vache, le cheval et la lionne. Être artiste, femme et vivre avec les animaux au XIXème siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'Orsay &amp; Musée de la Chasse et de la Nature, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of reactionary nostalgia: decline, obsessive nationalism, and the manipulation of memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études “Authoritarian populism and media”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les spectacles animaliers dans le Paris du XIXe siècle : une approche par l’affiche illustrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les spectacles de curiosités en Europe de la Révolution française à la fin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Clermont-Ferrand, 2022, Clermont-Ferran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les divertissements animaliers dans le Paris du XIXe siècle : L’idéologie fait(e) spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacular Devices: Visual, Literary and Material Cultures of Wonder in the Long 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, 2022, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux dans les expositions universelles au XIXe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Les collections vivantes au prisme des sciences humaines et sociales",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum d’histoire naturelle de Paris, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies du faux et nostalgie réactionnaire : la vidéo de la campagne électorale d’Éric Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international d’Arcanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARts, Communication, Artifices Numériques et Écosystèmes Socio-numériques, 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion - Les imaginaires des technologies et leur pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizon hors écran. Explorations et navigations en recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uqam, Jun 2022, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les expositions universelles au XIXe siècle : monstration, ordonnancement et requalification du vivant. Paris et Londres, 1851-1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « les animaux colonisés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Histoire mondiale des animaux, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite sémiotique des salons animaliers. Récits et figures de la domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les spectacles de curiosités en Europe de la Révolution française à la fin du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Clermont-Ferrand, 2022, Clermont-Ferran, France</w:t>
+              <w:t xml:space="preserve">Séminaire international de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Katharina Niemeyer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Le monde est bien décevant’. L’image, les webcams animalières et la tentation de voir le monde en notre absence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études “Authoritarian populism and media”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecran total/ Total Screen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...336 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi n’y aurait-il pas autant de mondes réels que de mondes imaginaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecran Total / Total Screen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Uqam, May 2021, Montreal ( Virtual ON LINE ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les salons animaliers. Figures des chiens et ambivalences des relations hommes-canidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de chien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, 2020, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faudrait-il prendre le hasard au sérieux ? Les ventouses du destin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Baudrillard, l'intelligence du temps qui vient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre culturel de Cerisy-la-Salle, 2019, Cerisy La salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet &amp;quot;Paris-Faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Rats des villes : de la connaissance à la gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’histoire Naturelle, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvertes et explorations animales : représentations, mises en scène et discours sur les animaux dans les Expositions Universelles (1851-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvertes et explorations. XVIIème colloque annuel de la Society of Dix-Neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2019, Southampton, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salons d’animaux de compagnie : brouillages et paradoxes dans l’éthique animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les animaux en ethnographie. Quelles méthodes d'enquêtes, quelles postures éthiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'ethnologie française, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse, et la Faïence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Découvertes et explorations. XVIIème colloque annuel de la Society of Dix-Neuviémistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2019, Southampton, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Séminaire GIRANIUM : Girardin numérisé, ou la naissance des industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa-Sorbonne Université, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Not) to tell nostalgia of the immigrant. The case of digital portraits of the The French National Museum of History of Immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Communicative forms and practices of nostalgia: conceptual, critical and historical perspectives’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Media and Nostalgia Network Conference, 2018, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal and inopportune thoughts about Baudrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Baudrillard Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudrillard : Morale de la traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zéhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Estiennales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Estienne, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparitions parisiennes. Récits médiatiques de l’Exposition universelle de 1855 dans La Presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capital(e) médiatique XIXe-XXIe siècles. Lieux, modèles et figures des médias, de Girardin aux start-ups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mugs et des hommes. De la propagande historique à sa marchandisation contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Le kitsch menace-t-il la propagande ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technostalgie publicitaire, ou la remédiation analogique en contexte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international Numératie publiciaire, transformation des paroles des marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa, 2018, Neuilly sur seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire ou ne pas dire la nostalgie de l’immigré. Le cas des portraits en ligne du Musée National de l’Histoire de l’Immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Nostalgies, mémoires et cultures médiatiques. Entre esthétique, marchandisation et politisation »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, 2018, chicoutimi, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment Baudrillard nous séduit-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bibliothèque de Jean-Baudrillard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Columbia University, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Camille Zéhenne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique et rhétorique ordinaires de la nostalgie : la commercialisation du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Estiennales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Estienne, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « La nostalgie dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalence of remembering and nostalgia in the Gallery “portraits of immigrants” of French national museum of history of immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris, capital(e) médiatique XIXe-XXIe siècles. Lieux, modèles et figures des médias, de Girardin aux start-ups</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Annual Conference of the Memory Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Memory Studies Association, 2017, Cophenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généalogie de l’annonce et de la publicité au XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIRANIUM : « Girardin numérisé, ou la naissance des industries culturelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIPIC, 2017, Neuilly sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité chez Jean Baudrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Abid-Dalençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La nostalgie dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire de lecture du GRIPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reframing the past : stereotypification of social memory by French advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Annual Conference of the Memory Studies Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Memory Studies Association, 2017, Cophenhague, Denmark</w:t>
+              <w:t xml:space="preserve">« Mediated (Dis)Continuities : contesting Pasts, Presents and Futures »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6th European Communication Conference, European Communication Research and Education Association (ECREA) –, Nov 2016, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">publicité et patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire international « Mutations et transformations des marques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité dans l’oeuvre de Jean Baudrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Abid-Dalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de lecture du GRIPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Good old new advertising – nostalgia and self-creation of memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory, Commemoration and Communication : Looking Back, Looking Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research 2016 Conference (IAMCR), Jul 2016, Leicester (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douce France, cher pays de mon enfance…Processus de stéréotypie mémorielle dans les discours marchands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Histoire, mémoire et nostalgie. Représentations littéraires et culturelles »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vilnius, Sep 2016, Vilnius (Lituanie), Lituanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de l’oubli dans la publicité non-marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication (SFSIC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, 2016, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...439 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is advertising nostalgic of itself ? Self-reflexive use of the past in modern French advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth Conference of the International Association for Media and History (IAMHIST) « Media and History Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indiana University, Jun 2015, Bloomington (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et films d’archives dans la publicité : entre actualisation et standardisation de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Mémoire et oubli »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montpellier 3, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de chronotope chez Bakhtine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lecture du GRIPIC "Mikhaïl Bakhtine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIPIC, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trente Glorieuses dans la publicité française : entre témoignage mémoriel et fantasme nostalgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd day-conference of the French Media Research Group (FMRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edimbug University, Apr 2013, Edimbourg (Ecosse), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anachronisme dans l’image publicitaire : de la distorsion à la structuration du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès de l’Association Internationale de Sémiotique Visuelle (AISV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISV, 2012, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La médiation du passé dans le discours publicitaire : la construction d'un nouveau lieu de mémoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales de la Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instrumentalisation de la contre-culture dans le discours publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Culture populaire et/ou culture grand public ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, May 2012, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving nostalgic : Citroën is going ‘back to the future’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flashbacks 2012 – International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2012, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4668,310 +4789,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animal médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animal médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 40 (40), pp.6-14, 2023, L'animal médiatique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.040.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4981,615 +5102,615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'enfance rencontre l'histoire. Imaginaires, représentations et savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rouen-Le Havre. 2025, 979-1024018522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre dont Jean Baudrillard est le héros.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zéhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MF éditions. 2023, 9782378040581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bran Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reaktion Books. Coll.Critical Lives, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, capitale médiatique, Presse et ville au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2022, 9782379242748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nostalgies contemporaines. Médias, cultures et technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire du Septentrion. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 276 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rouen-Le Havre. 2025, 979-1024018522</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde Editions, 2016/2 (27), 2016, Le Temps des Médias, 9782369425038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...510 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5599,885 +5720,885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nostalgia in portraits of migrants of the French National Museum of History of immigrations: between imagination and pacification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exhibiting Migration: Centering Migrant Experiences, Voices, and Perspectives within the Museum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divertissements animaliers dans le Paris du XIXe siècle ou l’idéologie faite spectacle. Le dompteur Delmonico et ses fauves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les spectacles de curiosités en Europe. De la Révolution française à la fin du XIXè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 342-345, 2024, 978-2-38377-286-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel et littéraire de l’insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.401-415, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Exposition universelle, le journal et la ville. Exhiber, raconter et glorifier la fièvre marchande parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, Capitale médiatique. Presse et ville au 19ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des scarabées gravés du XIXème siècle. De l’esthétique de la science à l’affiche joliment surannée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insecte dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-143, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris et les médias, une histoire entremêlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Vincennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-26, 2022, 978-2-37924-274-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marchandisation de la nostalgie. Quelques réflexions théoriques autour de l’absence, du capitalisme et de l’utopie du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUN - Editions universitaires de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris, Capitale médiatique. Presse et ville au 19ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Nostalgie. Conceptualisation d'une émotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire, ne pas dire, ou présupposer la nostalgie de l’immigré ? Le cas des portraits en ligne du Musée National de l’Histoire de l’Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, collection Information-communication. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nostalgies contemporaines. Média, culture et technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-196, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics et leurs ambivalences. Salons animaliers, soins portés et affects en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCIM université de Bourgogne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et Recherches. Le souci du public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nostalgie de la publicité : de la pratique mémorielle à la tentation historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-nostalgia in Citroen's advertising campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media and nostalgia. Yearning for the past, the present and the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6487,91 +6608,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publicité au passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp. 54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6581,114 +6702,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publicité au passé. Approche communicationnelle d’une médiation ordinaire du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Paris 4 Sorbonne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03721096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6756,51 +6877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63CE12F9"/>
+    <w:nsid w:val="5AB06870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6987,51 +7108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4056-069X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Niemeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dufresne-Deli&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v46i46.47333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Litera.2017.4.11246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le H&#233;garat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2014.988604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Z&#233;henne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Abid-Dalen&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Nicol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4056-069X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190917504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Niemeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dufresne-Deli&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7956" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Litera.2017.4.11246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v46i46.47333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le H&#233;garat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.027.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2014.988604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Z&#233;henne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Abid-Dalen&#231;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Nicol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>