--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -637,183 +637,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaire nostalgique et publicité. Le cas du petit village d’antan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatūra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Litera.2017.4.11246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Technostalgie, kitsch et faux-vintage : trois histoires méta-publicitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.7956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721190v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03721233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des médias disparus : le fantasme de l’analogique</w:t>
               </w:r>
@@ -2660,50 +2660,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les salons d’animaux de compagnie : brouillages et paradoxes dans l’éthique animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les animaux en ethnographie. Quelles méthodes d'enquêtes, quelles postures éthiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ethnologie française, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Découvertes et explorations animales : représentations, mises en scène et discours sur les animaux dans les Expositions Universelles (1851-1867)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2712,155 +2794,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvertes et explorations. XVIIème colloque annuel de la Society of Dix-Neuviémistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2019, Southampton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudrillard : Morale de la traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zéhenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les animaux en ethnographie. Quelles méthodes d'enquêtes, quelles postures éthiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ethnologie française, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Estiennales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Estienne, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circonvolutions d’une réclame : George Sand, La Presse, et la Faïence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2876,277 +2958,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIRANIUM : Girardin numérisé, ou la naissance des industries culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Celsa-Sorbonne Université, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Not) to tell nostalgia of the immigrant. The case of digital portraits of the The French National Museum of History of Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Communicative forms and practices of nostalgia: conceptual, critical and historical perspectives’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Media and Nostalgia Network Conference, 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal and inopportune thoughts about Baudrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Baudrillard Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964064v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03964092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparitions parisiennes. Récits médiatiques de l’Exposition universelle de 1855 dans La Presse</w:t>
               </w:r>
@@ -4420,165 +4420,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’anachronisme dans l’image publicitaire : de la distorsion à la structuration du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Congrès de l’Association Internationale de Sémiotique Visuelle (AISV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISV, 2012, Buenos Aires, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Trente Glorieuses dans la publicité française : entre témoignage mémoriel et fantasme nostalgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd day-conference of the French Media Research Group (FMRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edimbug University, Apr 2013, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03964044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La médiation du passé dans le discours publicitaire : la construction d'un nouveau lieu de mémoire ?</w:t>
               </w:r>
@@ -4892,51 +4892,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animal médiatique</w:t>
+                <w:t xml:space="preserve">L’animal médiatique, au croisement des études animales et de l’histoire culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
@@ -4945,51 +4945,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sécail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n° 40 (40), pp.6-14, 2023, L'animal médiatique, </w:t>
+              <w:t xml:space="preserve">, 40, pp.6-14, 2023, L'animal médiatique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.040.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5204,51 +5204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre dont Jean Baudrillard est le héros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Zéhenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MF éditions. 2023, 9782378040581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6214,173 +6214,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire, ne pas dire, ou présupposer la nostalgie de l’immigré ? Le cas des portraits en ligne du Musée National de l’Histoire de l’Immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, collection Information-communication. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nostalgies contemporaines. Média, culture et technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-196, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La marchandisation de la nostalgie. Quelques réflexions théoriques autour de l’absence, du capitalisme et de l’utopie du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUN - Editions universitaires de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nostalgie. Conceptualisation d'une émotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721316v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03721423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics et leurs ambivalences. Salons animaliers, soins portés et affects en mouvement</w:t>
               </w:r>
@@ -6877,51 +6877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AB06870"/>
+    <w:nsid w:val="A7D3C4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7108,51 +7108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4056-069X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190917504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Niemeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dufresne-Deli&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7956" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Litera.2017.4.11246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v46i46.47333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le H&#233;garat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.027.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2014.988604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Z&#233;henne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Abid-Dalen&#231;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Nicol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4056-069X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190917504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Niemeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Dufresne-Deli&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Litera.2017.4.11246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v46i46.47333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le H&#233;garat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.027.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2014.988604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Z&#233;henne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749934v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Abid-Dalen&#231;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Nicol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/catalogue/tous-nos-livres-et-revues/paris-capitale-mediatique-9782379242748-0-744.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>