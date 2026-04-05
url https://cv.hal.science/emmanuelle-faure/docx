--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -682,429 +682,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
+                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Montiege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117670v1</w:t>
+                <w:t xml:space="preserve">hal-03554030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
+                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyan Linn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146847v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
+                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyan Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Montiege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554030v1</w:t>
+                <w:t xml:space="preserve">hal-03146847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
               </w:r>
@@ -1129,51 +1129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1218,481 +1218,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genre, inégalités et promotion de la santé à l’échelle locale. L’exemple gennevillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.617-621</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713049v1</w:t>
+                <w:t xml:space="preserve">halshs-01977565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case [of] health in all policies approach in French cities to promote healthy urban green spaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture urbaine comme levier d’émancipation des femmes et de bienêtre en ville : l’exemple gennevillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.210⟩</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115911v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01925063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture urbaine comme levier d’émancipation des femmes et de bienêtre en ville : l’exemple gennevillois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6687⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.e018851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01925063v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, inégalités et promotion de la santé à l’échelle locale. L’exemple gennevillois</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The case [of] health in all policies approach in French cities to promote healthy urban green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (Suppl. 4), pp.74-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01977565v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat. Villes : quelles politiques de santé ? Avec quels acteurs ?</w:t>
               </w:r>
@@ -1786,64 +1786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.865. </w:t>
@@ -1920,64 +1920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
@@ -2028,51 +2028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3004,96 +3004,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban greenspaces : access and uses inequalities’ in France</w:t>
+                <w:t xml:space="preserve">La ville côté femmes, un projet de recherche-action participatif pour interroger la (co)production de la ville à l'aune des rapports de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Inequalities. Social Sciences Winter School of Pondicherry 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Pondichery, Nov 2022, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Séminaire JEDI - "Production genrée de la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933418v1</w:t>
+                <w:t xml:space="preserve">hal-03691853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens vélo/santé en contexte post-crise sanitaire : ​du geste barrière à l'argument santé</w:t>
               </w:r>
@@ -3168,260 +3168,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville côté femmes, un projet de recherche-action participatif pour interroger la (co)production de la ville à l'aune des rapports de genre</w:t>
+                <w:t xml:space="preserve">La(s) noche(s) y las mujeres en la cuidad de Gennevilliers (Francia) : entre ansiedad, aburrimiento y familiaridad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire JEDI - "Production genrée de la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Estudios sobre la noche/night studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Brest, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691853v1</w:t>
+                <w:t xml:space="preserve">hal-03691847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La(s) noche(s) y las mujeres en la cuidad de Gennevilliers (Francia) : entre ansiedad, aburrimiento y familiaridad</w:t>
+                <w:t xml:space="preserve">Vélo et santé : quels effets de la crise Covid dans les territoires franciliens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Estudios sobre la noche/night studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Brest, Francia</w:t>
+              <w:t xml:space="preserve">Réunion d'échanges scientifiques Projet MAMA​ (Monde d'Avant Monde d'Après)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691847v1</w:t>
+                <w:t xml:space="preserve">hal-03694766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélo et santé : quels effets de la crise Covid dans les territoires franciliens ?</w:t>
+                <w:t xml:space="preserve">Urban greenspaces : access and uses inequalities’ in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'échanges scientifiques Projet MAMA​ (Monde d'Avant Monde d'Après)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Rethinking Inequalities. Social Sciences Winter School of Pondicherry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Pondichery, Nov 2022, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694766v1</w:t>
+                <w:t xml:space="preserve">hal-03933418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vélo en ville au cœur des rapports de genre… et de classe</w:t>
               </w:r>
@@ -3634,437 +3634,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques des espaces verts urbains dans une perspective de bien-être : entre invariants et spécificités micro-locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
+              <w:t xml:space="preserve">colloque "Bien-être au Nord et au Sud : Explorations, Contradictions, Pouvoir et Pratiques" / Symposium “Well-Being in the North and South: Explorations, Contradictions, Power, and Practices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEP Bordeaux, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02881244v1</w:t>
+                <w:t xml:space="preserve">hal-02902090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les partenariats en recherche interventionnelle: leviers d’activation des démarches de santé dans toutes les politiques?</w:t>
+                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
+              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902092v1</w:t>
+                <w:t xml:space="preserve">halshs-02881244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la vie, bien-être, villes aimables et espaces rassurants, comment penser le well-being en géographie ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Les partenariats en recherche interventionnelle: leviers d’activation des démarches de santé dans toutes les politiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Bien-être au Nord et au Sud : Explorations, Contradictions, Pouvoir et Pratiques" / Symposium “Well-Being in the North and South: Explorations, Contradictions, Power, and Practices”, IEP Bordeaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634974v1</w:t>
+                <w:t xml:space="preserve">hal-02902092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des espaces verts urbains dans une perspective de bien-être : entre invariants et spécificités micro-locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de la vie, bien-être, villes aimables et espaces rassurants, comment penser le well-being en géographie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque "Bien-être au Nord et au Sud : Explorations, Contradictions, Pouvoir et Pratiques" / Symposium “Well-Being in the North and South: Explorations, Contradictions, Power, and Practices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEP Bordeaux, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque "Bien-être au Nord et au Sud : Explorations, Contradictions, Pouvoir et Pratiques" / Symposium “Well-Being in the North and South: Explorations, Contradictions, Power, and Practices”, IEP Bordeaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902090v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t>
               </w:r>
@@ -4139,247 +4139,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuit : espace genré ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03286420v1</w:t>
+                <w:t xml:space="preserve">hal-02901280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">La nuit : espace genré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Hernández González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901280v1</w:t>
+                <w:t xml:space="preserve">halshs-03286420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
               </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,51 +6450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Lapierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01842443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Lapierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01842443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>