--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1875,252 +1875,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619579v1</w:t>
+                <w:t xml:space="preserve">halshs-01527254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01527254v1</w:t>
+                <w:t xml:space="preserve">halshs-01619579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3004,424 +3004,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville côté femmes, un projet de recherche-action participatif pour interroger la (co)production de la ville à l'aune des rapports de genre</w:t>
+                <w:t xml:space="preserve">Urban greenspaces : access and uses inequalities’ in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire JEDI - "Production genrée de la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Rethinking Inequalities. Social Sciences Winter School of Pondicherry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Pondichery, Nov 2022, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691853v1</w:t>
+                <w:t xml:space="preserve">hal-03933418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens vélo/santé en contexte post-crise sanitaire : ​du geste barrière à l'argument santé</w:t>
+                <w:t xml:space="preserve">La ville côté femmes, un projet de recherche-action participatif pour interroger la (co)production de la ville à l'aune des rapports de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Géographie de la Santé (RGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cannes, France</w:t>
+              <w:t xml:space="preserve">Séminaire JEDI - "Production genrée de la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694770v1</w:t>
+                <w:t xml:space="preserve">hal-03691853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La(s) noche(s) y las mujeres en la cuidad de Gennevilliers (Francia) : entre ansiedad, aburrimiento y familiaridad</w:t>
+                <w:t xml:space="preserve">Liens vélo/santé en contexte post-crise sanitaire : ​du geste barrière à l'argument santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Estudios sobre la noche/night studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Brest, Francia</w:t>
+              <w:t xml:space="preserve">Rencontres de Géographie de la Santé (RGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691847v1</w:t>
+                <w:t xml:space="preserve">hal-03694770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélo et santé : quels effets de la crise Covid dans les territoires franciliens ?</w:t>
+                <w:t xml:space="preserve">La(s) noche(s) y las mujeres en la cuidad de Gennevilliers (Francia) : entre ansiedad, aburrimiento y familiaridad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'échanges scientifiques Projet MAMA​ (Monde d'Avant Monde d'Après)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Séminaire Estudios sobre la noche/night studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Brest, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694766v1</w:t>
+                <w:t xml:space="preserve">hal-03691847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban greenspaces : access and uses inequalities’ in France</w:t>
+                <w:t xml:space="preserve">Vélo et santé : quels effets de la crise Covid dans les territoires franciliens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Inequalities. Social Sciences Winter School of Pondicherry 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Pondichery, Nov 2022, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Réunion d'échanges scientifiques Projet MAMA​ (Monde d'Avant Monde d'Après)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933418v1</w:t>
+                <w:t xml:space="preserve">hal-03694766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vélo en ville au cœur des rapports de genre… et de classe</w:t>
               </w:r>
@@ -4139,372 +4139,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">La nuit : espace genré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Hernández González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901280v1</w:t>
+                <w:t xml:space="preserve">halshs-03286420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuit : espace genré ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03286420v1</w:t>
+                <w:t xml:space="preserve">hal-02901535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901535v1</w:t>
+                <w:t xml:space="preserve">hal-02901280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
               </w:r>
@@ -6450,51 +6450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Lapierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01842443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Lapierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01842443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>