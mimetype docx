--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1218,213 +1218,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, inégalités et promotion de la santé à l’échelle locale. L’exemple gennevillois</w:t>
+                <w:t xml:space="preserve">Agriculture urbaine comme levier d’émancipation des femmes et de bienêtre en ville : l’exemple gennevillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01977565v1</w:t>
+                <w:t xml:space="preserve">halshs-01925063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture urbaine comme levier d’émancipation des femmes et de bienêtre en ville : l’exemple gennevillois</w:t>
+                <w:t xml:space="preserve">Genre, inégalités et promotion de la santé à l’échelle locale. L’exemple gennevillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Dupont</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.617-621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01925063v1</w:t>
+                <w:t xml:space="preserve">halshs-01977565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
               </w:r>
@@ -1875,252 +1875,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01527254v1</w:t>
+                <w:t xml:space="preserve">halshs-01619579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants du recours aux médecins généralistes des hommes et des femmes : constructions sociales de la distance et inscriptions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619579v1</w:t>
+                <w:t xml:space="preserve">halshs-01527254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6450,51 +6450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Lapierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01842443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359535v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dusong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k5k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Lapierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01842443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>