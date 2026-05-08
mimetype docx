--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -1711,265 +1711,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00069814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of two biological glasses used as metallic prosthesis coatings and after an implantation in body</w:t>
+                <w:t xml:space="preserve">Contamination by metallic elements released from joint prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+                <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chassot</w:t>
+                <w:t xml:space="preserve">S. Terver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+                <w:t xml:space="preserve">G. Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 issue 3, pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2003.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023423v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination by metallic elements released from joint prostheses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Properties of two biological glasses used as metallic prosthesis coatings and after an implantation in body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Vanneuville</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 254-256, pp.717-720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023770v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEM and EDXS characterization of physico-chemical reactions at the periphery of bioactive glass particles in - contact with biological fluids</w:t>
               </w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,103 +2080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements evaluation by PIXE method versus depth in soft tissues near metallic implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Terver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trace and Microprobe Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20, pp.571-580</w:t>
@@ -2205,64 +2205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par PIXE dans des coupes minces de la migration de certains elements relargues par des implants metalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,90 +2326,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by PIXE method of trace elements transferred from prostheses to soft tissues and organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Terver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 190, pp.445-448</w:t>
@@ -2438,51 +2438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of biological hydroxyapatite compounds by infrared spectroscopy, x-ray diffraction and extended x-ray absorption fine structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trace and Microprobe Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18, pp.505-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2690,90 +2690,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of two biological glasses used as metallic prosthesis coatings and after an implantation in body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Barbotteau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,64 +2824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic transfers between implanted bioceramics and tissues in orthopaedics surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2932,51 +2932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution kinetics physico-chemical reacyions at bioactive glass/bone interface studied by STEM-EDXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,64 +3044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing effect on the location of zinc used as a doping in hydroxyapatite biomaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,501 +3163,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination and oxydation degre of metallic elements in periprosthetic tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">STEM and EDXS characterization of physico-chemical reactions at the periphery of bioactive glass particles in contact with biological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Curis</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Medical and Biological Engineering Conference 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Vienne, Austria. pp.162-163</w:t>
+              <w:t xml:space="preserve">International Symposium on Trace Elements in Human : New Perspectives 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Athenes, Greece. pp.1295-1302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012522v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM and EDXS characterization of physico-chemical reactions at the periphery of bioactive glass particles in contact with biological fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Contamination and oxydation degre of metallic elements in periprosthetic tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Josset</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benazeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Trace Elements in Human : New Perspectives 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Athenes, Greece. pp.1295-1302</w:t>
+              <w:t xml:space="preserve">European Medical and Biological Engineering Conference 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Vienne, Austria. pp.162-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014095v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements evaluation by PIXE methods versus depth in soft tissues near metallic implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization by physical methods of some biomaterials used as substitution or implant coating in bone disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chassot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Terver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Trace Elements in Human New Perspectives 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Congress of the European Federation of National Associations of Orthopaedics and Traumatology 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012527v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by physical methods of some biomaterials used as substitution or implant coating in bone disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Trace elements evaluation by PIXE methods versus depth in soft tissues near metallic implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Federation of National Associations of Orthopaedics and Traumatology 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on Trace Elements in Human New Perspectives 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009326v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation by PIXE method of metallic elements migration released from prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Engineering 9 ICONE 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3676,450 +3676,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXE investigation of trace elements in soft tissues and near interfaces around different implanted biomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Application des methodes physiques d'analyse a l'etude de materiaux utilises dans le domaine biomedical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbotteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Microprobe Technology and Applications 7 ICNMTA 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CNR'IUT 2000 Colloque National de Recherche Universitaire dans les IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Bourges, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009327v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of zinc in doped hydroxyapatite by studying X-ray absorption with a synchrotron radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Trace elements cartography by the PIXE method at the interfaces of an implant coated with bioglass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Europeen de spectroscopie d'absorption X en biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Trace Elements in Human : New Perspectives 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Athenes, Greece. pp.499-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012531v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des methodes physiques d'analyse a l'etude de materiaux utilises dans le domaine biomedical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIXE investigation of trace elements in soft tissues and near interfaces around different implanted biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Barbotteau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR'IUT 2000 Colloque National de Recherche Universitaire dans les IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Bourges, France. pp.351-360</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Microprobe Technology and Applications 7 ICNMTA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009293v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements cartography by the PIXE method at the interfaces of an implant coated with bioglass.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation of zinc in doped hydroxyapatite by studying X-ray absorption with a synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Barbotteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Trace Elements in Human : New Perspectives 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Athenes, Greece. pp.499-503</w:t>
+              <w:t xml:space="preserve">Colloque Europeen de spectroscopie d'absorption X en biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008325v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc hydroxyapatite studied by X-rays absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,368 +4194,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by synchrotron radiation of the fine structure of an hydroxyapatite doped with zinc and used as a biomaterial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Punctual analysis of Ti-Biomaterial-Bone interface by WDS, SEM and by PIXE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europeen Conference on Biomaterials 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Bordeaux-Arcachon, France</w:t>
+              <w:t xml:space="preserve">Conference of the European Society for engineering and medicine, ESEM 99 5 ISBET 6 CASEIB 99 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Barcelona, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009313v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctual analysis of Ti-Biomaterial-Bone interface by WDS, SEM and by PIXE</w:t>
+                <w:t xml:space="preserve">Kinetics of bioactive glass remodelling after deposit on the surface of a metallic implant in spongeous bone by PIXE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Society for engineering and medicine, ESEM 99 5 ISBET 6 CASEIB 99 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Barcelona, Spain. pp.1-2</w:t>
+              <w:t xml:space="preserve">Europeen Conference on Biomaterials 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Bordeaux-Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009357v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of bioactive glass remodelling after deposit on the surface of a metallic implant in spongeous bone by PIXE method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis by synchrotron radiation of the fine structure of an hydroxyapatite doped with zinc and used as a biomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Conference on Biomaterials 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bordeaux-Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009309v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4813,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raspal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2012.13012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bokalawela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301201k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Awitor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grimault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chassot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean Laquerriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Grimault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean-Laquerriere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Irigaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terver" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanneuville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2003.10.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Josset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Irigaray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benazeth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhayoune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaborde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.01.024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Awitor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raspal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2012.13012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bokalawela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301201k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Awitor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grimault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chassot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean Laquerriere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Grimault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean-Laquerriere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Irigaray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanneuville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2003.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kilian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Josset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Irigaray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benazeth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhayoune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>