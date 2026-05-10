--- v0 (2026-03-23)
+++ v1 (2026-05-10)
@@ -113,11496 +113,11763 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residual biodegradable microplastics derived from compostable packaging under large-scale industrial composting fully degrade in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Abou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 451, pp.134496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving mesophilic anaerobic digestion of compostable packaging through efficient and versatile thermo-alkaline pre-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Puchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.108896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical composition and mesophilic anaerobic digestion of commercial compostable food packaging: Implications for bio-waste management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Catalina Suarez Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 424, pp.132273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation and environmental assessment of compostable packaging mixed with biowaste in full-scale industrial composting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Benbrahim Bouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anir Benihya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 400, pp.130670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emballage alimentaire et durabilité : L'engagement de la Chaire CoPack dans la Stratégie 3R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejsi Hasanbelliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannou Le-Bris Gwenola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20231112-36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data on behavior and environmental impact of compostable packaging materials in full-scale industrial composting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion about suitable applications for biodegradable plastics regarding their sources, uses and end of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.242-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2022.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emballage alimentaire et durabilité : L’engagement de la Chaire CoPack dans la Stratégie 3R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejsi Hasanbelliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical and thermo-chemical pretreatments to enhance anaerobic digestion of poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazaudehore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vasmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297, pp.133986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Kraft lignin and corn cob agro-residue on the properties of injected-moulded biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New strategies to fabricate starch/chitosan-based composites by extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiber Humberto Rodriguez Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cecilia Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290, pp.110224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-faceted migration in food contact polyethylene-based nanocomposite packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.105803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Vine Shoots as Fillers Impact the Biodegradation of PHBV-Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21010228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution des océans par les plastiques et les microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.BIO9300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-bio9300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048415v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and theoretical study of the erosion of semi-crystalline polymers and the subsequent generation of microparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (41), pp.8302-8312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01482A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How olive pomace can be valorized as fillers to tune the biodegradation of PHBV based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaubiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.325-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative study of degradation mechanisms of PBSA and PHBV under laboratoryscale composting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomic performances of biodegradable films as an alternative to polyethylene mulches in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXI International Congress on Plastics in Agriculture: Agriculture, Plastics and Environment, 1252, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1252.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Food Packaging Based on Biopolymers and Aroma Compounds: How to Design and Control the Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Wicochea Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Performance and Fate of Biodegradable Mulch Films are Impacted by Field Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (6), pp.2588-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-017-1154-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soy protein isolate nanocomposite film enriched with eugenol, an antimicrobial agent: Interactions and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (10), pp.45941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.45941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymères rapidement biodégradables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimie verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.BIO4150 v2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-bio4150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanostructured biopolymers obtained from blends by extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. R. Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TechConnect Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of nanoclay to the additive partitioning in polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel hybrid self-assembly process for synthesising stratified polyethylene-organoclay films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Motedayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (79), pp.75640-75650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA13056A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of nanoclay on the transfer properties of immanent additives in food packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (21), pp.9732-9748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0208-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance and environmental impact of biodegradable polymers as agricultural mulching films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Martin-Closas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of inorganic and organic clay modified materials: An approach for adsorption of an insecticidal terpenic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goletti Mbouga Nguemtchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Benoît Ngassoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Deabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lagerge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.110 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable food packaging: Valorising wheat straw fibres for tuning PHBV-based composites properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorleak Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodegradable herbicide delivery systems with slow diffusion in soil and UV protection properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (11), pp.1697-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water transport mechanisms in wheat gluten based (nano) composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.1337 - 1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticle size and water diffusivity in nanocomposite agro-polymer based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Correa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.299 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas transfer properties of wheat gluten coated paper adapted to eMAP of fresh parsley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119 (2), pp.362 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhesion properties of wheat-based particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.96 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2013.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of the structure of paper support in gas transfer properties of protein-coated paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (4), pp.2848-2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.39509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocomposites from wheat proteins and fibers: Structure/mechanical properties relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Montano-Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Torres-Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.545 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling pesticide release via structuring agropolymer and nanoclays based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205-206, pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.11.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Ethofumesate-Clay Interactions for Pesticide Controlled Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (2), pp.420-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2011.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of high pressure treatment on the structure of montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Mauricio Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (1-2), pp.174-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-microbial effectiveness of relative humidity-controlled carvacrol release from wheat gluten/montmorillonite coated papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Mascheroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (10), pp.1582-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of processing temperature on the water vapour transport properties of wheat gluten based agromaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.457-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the biodegradability of wheat gluten-based agromaterial can be modulated by adding nanoclays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (12), pp.2088-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wheat gluten-coated papers for bio-based food packaging: Structure, surface and transfer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (5), pp.1395-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of nanocomposite films from wheat gluten matrix and MMT intercalated with different quaternary ammonium salts by way of hydroalcoholic solvent casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos R. Guilherme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.C. Mattoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (3), pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biobased packaging for improving preservation of fresh common mushrooms (Agaricus bisporus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.690-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2010.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing of a wheat gluten/montmorillonite based system as carvacrol carrier: Rheological and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Mascheroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.406-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional properties of thermoformed wheat gluten/montmorillonite materials with respect to formulation and processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Torres-Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (1), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.27108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure of protein-coated paper as affected by physico-chemical properties of coating solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 301 (1-3), pp.301-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.12.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Concentration and Relative Humidity on the Transfer of Alkan-2-ones through Paper Coated with Wheat Gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyches-Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp.867-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0620416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional properties of wheat gluten/montmorillonite nanocomposite films processed by casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tunc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cahyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 289 (1-2), pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2006.11.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of surface tension properties of wheat endosperms, wheat flours, and wheat glutens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene M. H. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (2), pp.158-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CC-82-0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Temperature of Milk Acidification on Rennet Gel Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Tarodo De La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65 (4), pp.630-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2000.tb16063.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of chemical agents on interactions in dairy products: Effect of SDS on casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefebvre-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Tarodo de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (6), pp.281-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7765(98)00054-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-Phase Extraction as a Clean-Up Procedure for the Liquid Chromatographic Determination of Benzoic and Sorbic Acids in Fruit-Derived Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Mandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugette Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (21), pp.829-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826079808000512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acid Milk Gel Formation as Affected by Total Solids Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lagaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Tarodo Dela Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62 (4), pp.671-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1997.tb15432.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Succinylation on the Rennet Coagulation of Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Lefebvre-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lagaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 81 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(98)75552-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Interactions Among Casein Gels Using Dissociating Chemical Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefebvre-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lagaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 81 (4), pp.932-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(98)75653-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pH on Protein Interactions and Microstructure of Process Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lagaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 80 (8), pp.1483-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(97)76076-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micellar Transition State in Casein Between pH 5.5 and 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lagaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Tarodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1996.tb14725.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des articles commerciaux compostables en digestion anaérobie mésophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Catalina Suarez Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de Calorimétrie et d'Analyse Thermique (JCAT 55)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Analyse Thermique et Calorimétrie, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and environmental assessment of compostable packaging mixed with biowaste in full-scale industrial composting conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact du vieillissement physique de mélanges PLA/PHBV sur leurs propriétés mécaniques et de biodégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR PIMM - Arts et Métiers ParisTech, Jun 2024, Saint Valéry en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978169v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of biodegradable nano and microplastics in biowaste compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Abou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological development for quantifying transient degradation products of biodegradable plastics in compost. Detection and quantification of biodegradable nano- and micro-plastics in biowaste compost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Degradation and environmental assessment of compostable packaging mixed with biowaste in full-scale industrial composting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952262v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du vieillissement physique de mélanges PLA/PHBV sur leurs propriétés mécaniques et de biodégradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Methodological development for quantifying transient degradation products of biodegradable plastics in compost. Detection and quantification of biodegradable nano- and micro-plastics in biowaste compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Cheick Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR PIMM - Arts et Métiers ParisTech, Jun 2024, Saint Valéry en Caux, France</w:t>
+              <w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185351v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the degradation status of biodegradable polymers by assessing thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Benbrahim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anir Benihya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR SayFood - Paris-Saclay Food and Bioproduct Engineering Laboratory, AgroParisTech, INRAE, Université Paris Saclay; AFCAT, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compostability of certified biodegradable plastics at industrial scale processing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Bioplastics Conference EBC23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Bioplastics, Dec 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of current methodologies and standards for assessing plastic biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">My Blue CosmEt’IC, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la biodégradabilité des polymères : du test normalisé aux conditions réelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New Insights For The Fragmentation Of Plastics Into Microplastics In The Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cesar Guy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYMERIX 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">BIOPOL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706029v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Biodegradation performance of PHBV and PBSA: What makes the difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Laboratoire MSC, Université Paris Diderot (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Laboratoire MSC (Paris), May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers (BIOPOL-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190598v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de matériaux biodégradables : approche écologique pour la valorisation des grignons d’olive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Valorisation des Bio ressources : Application et Impact sur le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Boumerdes, Algérie</w:t>
+              <w:t xml:space="preserve">Conférence au Laboratoire MSC, Université Paris Diderot (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Laboratoire MSC (Paris), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803332v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la biodégradabilité des polymères : du test normalisé aux conditions réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">POLYMERIX 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190904v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement de matériaux biodégradables : approche écologique pour la valorisation des grignons d’olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaubiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès International Valorisation des Bio ressources : Application et Impact sur le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Boumerdes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491776v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-américain sur les plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491867v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights For The Fragmentation Of Plastics Into Microplastics In The Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOPOL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491749v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation performance of PHBV and PBSA: What makes the difference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers (BIOPOL-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque franco-américain sur les plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706320v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic Performances of biodegradable films as an alternative to polyethylene mulches in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Plastics &amp; Environment XXIst CIPA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and biodegradability of polymer mulch films after field ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les plastiques se biodégradent-ils en mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. International Conference of the Polymer Processing Society (PPS-33)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">6èmes journées scientifiques du LabeX NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706327v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of polymers in the ocean : biodegradation versus fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Softcomp Annual Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plastiques se biodégradent-ils en mer ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance and biodegradability of polymer mulch films after field ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées scientifiques du LabeX NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">33. International Conference of the Polymer Processing Society (PPS-33)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924120v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic performances and environmental impact of biodegradable films as an alternative to polyethylene mulches in vineyards.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AMI International Conference on Agricultural Film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic performances of biodegradable films as an alternative to polyethylene mulches in vineyards.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium GIESCO (Group of International Experts of vitivinicultural Systems for CoOperation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and environmental impact of biodegradable polymers as agricultural mulch films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL 4th international conference on Biodegradable and Biobased Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles/aroma compound/protein complexes for antimicrobial coating applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Mascheroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysolvat VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradablity of ecofriendly nano-biocomposite materials for controlled release applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International conference on biodegradable and biobased polymers (BIOPOL 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de l'impact de l’utilisation des produits phytosanitaires: Contrôle de la libération dans le sol par un granulé protéique biodégradable nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. congrès du Groupe Français des Pesticides : Pesticides et environnements méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano bio-composite food packaging: tailor made design and safety aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Chemical Engineering (WCCE8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and tailor-made wheat gluten-based materials: properties and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GFP Groupe Français d’études et d’applications des Polymères (GFP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of biodegradable wheat gluten-based materials: Composites and nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">232nd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706424v1</w:t>
-              </w:r>
-[...7350 lines deleted...]
-                <w:t xml:space="preserve">hal-03706016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting Agro-industrial By-products into Biodegradable Composite Materials for Food Packaging: Presentation of an Eco-reasoned Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.237-267, 2024, 978-3-031-54188-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers de l’invasion plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre vert 2022. Challier Emeric (Dir.), Delbosc Anaïs, Estève Claire, Magalara-Morneau Marianna (Coord.). ISBN : 978-2-7465-2360-9. pp.23-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers de l'invasion plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre vert 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Pommier, 2021, 9782746523609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic Fibres-Based Biocomposites Materials for Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignocellulosic Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, Springer Series on Polymer and Composite Materials, 978-3-319-68695-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68696-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-Based Nanocomposites for Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymer Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Science, 696 p., 2013, Wiley Series on Polymer Engineering and Technology, 9781118218358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118609958.ch25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein/Clay Nano-Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Avérous; Eric Pollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Silicate Nano-Biocomposite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.323 - 343, 2012, 978-1-4471-4101-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-4108-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11612,771 +11879,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés thermiques du CPLA et impact sur sa biodégradabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Greuet</w:t>
+                <w:t xml:space="preserve">Chemical pre-treatment to improve anaerobic digestion of polylactic acid packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Marin-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Benbrahim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anir Benihya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Palaiseau, France. https://jcat53.sciencesconf.org/478631</w:t>
+              <w:t xml:space="preserve">, May 2023, Palaiseau, France. pp.sciencesconf.org:jcat53:478449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375587v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical pre-treatment to improve anaerobic digestion of polylactic acid packaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Propriétés thermiques du CPLA et impact sur sa biodégradabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anir Benihya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Palaiseau, France. pp.sciencesconf.org:jcat53:478449</w:t>
+              <w:t xml:space="preserve">, May 2023, Palaiseau, France. https://jcat53.sciencesconf.org/478631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375386v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du compostage industriel sur les propriétés thermiques de polymères biodégradables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Benbrahim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anir Benihya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palaiseau, France. https://jcat53.sciencesconf.org/478635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of polymers in aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées scientifiques du LabEx Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and manipulation of biological objects on plastic films immersed in sea water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Microscopie à Sonde Locale 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées scientifiques du LabEx Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12386,161 +12653,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des normes sur la biodégradabilite des plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazaudehore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME, 20 avenue du Grésillé, 49004 Angers; APESA; POLYBIOAID. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12687,51 +12954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186052v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Catalina Suarez Murcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamarque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaubiac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mascheroni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charnay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Puchelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108896" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim Bouchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130670" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.12.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaudehore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasmara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133986" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiber Humberto Rodriguez Llanos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010228" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Nasiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105803" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Touchaleaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1252.4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00398" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-bio4150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45941" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raffard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-1154-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. R. Llanos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Tadini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Martin-Closas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0208-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Motedayen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13056A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorleak Chea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goletti Mbouga Nguemtchouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beno&#238;t Ngassoum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kamga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Deabate" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lagerge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M6C7T7F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3705" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WFNMDLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guehi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R80ZK5X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Correa da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.11.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM48FM7V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cagnon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39509" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FCBX2P0F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Montano-Leyva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Torres-Chavez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.02.035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2011.0104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.11.093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.03.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNPKN4FZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.10.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ1813W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644828v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mauricio Iglesias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1LMHD3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.09.024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGLRDGF8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.04.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCT4QPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. Guilherme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.C. Mattoso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.11.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6838KX1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwab" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.05.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JMW73C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ745C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres-Giner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27108" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A7C00D1B4B0331034BBA33B5D668A68DF57587C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957575v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyches-Bach" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620416" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SX0M16CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tunc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angellier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cahyana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.11.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25CQ47D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.079" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMT3V5T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blancher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0158" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tarodo De La Fuente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2000.tb16063.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLSZS4N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre-Cases" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tarodo de la Fuente" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(98)00054-X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7MM07L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Mandrou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugette Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079808000512" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Tarodo Dela Fuente" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1997.tb15432.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB900701-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417202v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Lefebvre-Cases" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(98)75552-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(98)75653-X" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cuq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76076-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Tarodo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1996.tb14725.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZLM50WB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625028v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_10" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498659v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Galgani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68696-7_10" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837427v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118609958.ch25" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705934v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4108-2_12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375386v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marin-Collado" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019624v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705952v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamarque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Puchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108896" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Catalina Suarez Murcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim Bouchou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130670" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannou Le-Bris Gwenola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.12.022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaudehore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasmara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133986" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tribot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114421" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiber Humberto Rodriguez Llanos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110224" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Nasiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaubiac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Touchaleaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1252.4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00398" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raffard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-1154-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45941" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-bio4150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. R. Llanos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Tadini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Motedayen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13056A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0208-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Martin-Closas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goletti Mbouga Nguemtchouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beno&#238;t Ngassoum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kamga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Deabate" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lagerge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M6C7T7F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorleak Chea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3705" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WFNMDLR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.02.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Correa da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.11.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM48FM7V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guehi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R80ZK5X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39509" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FCBX2P0F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Montano-Leyva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Torres-Chavez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXMQ4NPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.11.093" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2011.0104" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mauricio Iglesias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1LMHD3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mascheroni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.03.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNPKN4FZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.10.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ1813W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.09.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGLRDGF8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663168v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.04.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCT4QPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos R. Guilherme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.C. Mattoso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.11.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6838KX1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.05.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49JMW73C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ745C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres-Giner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27108" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A7C00D1B4B0331034BBA33B5D668A68DF57587C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.12.079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMT3V5T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyches-Bach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620416" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SX0M16CK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957572v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tunc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cahyana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.11.050" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25CQ47D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blancher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0158" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tarodo De La Fuente" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2000.tb16063.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZLSZS4N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefebvre-Cases" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tarodo de la Fuente" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(98)00054-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7MM07L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Mandrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugette Fabre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079808000512" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706009v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Tarodo Dela Fuente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1997.tb15432.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB900701-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417202v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Lefebvre-Cases" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(98)75552-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(98)75653-X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706066v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cuq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(97)76076-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Tarodo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1996.tb14725.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZLM50WB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978169v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375007v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803332v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924120v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706357v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706414v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charnay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706400v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706466v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706484v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706424v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625028v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498659v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Galgani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185541v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68696-7_10" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118609958.ch25" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705934v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4108-2_12" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375386v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marin-Collado" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375581v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019532v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019624v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705952v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>