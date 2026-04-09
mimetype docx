--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -714,51 +714,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1150,7621 +1150,7496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal Species Adaptations to Intertidal Mudflat Assessed by a Metabolic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species-specific mechanisms of benthic foraminifera in response to shell dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daviray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Courtial</w:t>
+                <w:t xml:space="preserve">Milla Lesut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lothier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inge van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.70051⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.102490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359731v1</w:t>
+                <w:t xml:space="preserve">hal-05187663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloroplast sequestration by benthic foraminifers in deep-shelf sediments of the High Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraminiferal Species Adaptations to Intertidal Mudflat Assessed by a Metabolic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan M Bernhard</w:t>
+                <w:t xml:space="preserve">Caroline Cukier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis M Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (6), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.70051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444577v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHLOROPLAST SEQUESTRATION BY BENTHIC FORAMINIFERS IN DEEP-SHELF SEDIMENTS OF THE HIGH ARCTIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cloroplast sequestration by benthic foraminifers in deep-shelf sediments of the High Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan M Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (4), pp.397-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525498v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of benthic foraminifera in response to shell dissolution</w:t>
+                <w:t xml:space="preserve">Potential impacts of cable bacteria activity on hard-shelled benthic foraminifera: implications for their interpretation as bioindicators or paleoproxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daviray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inge van Dijk</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (4), pp.911-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-911-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05187663v1</w:t>
+                <w:t xml:space="preserve">hal-04469640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of cable bacteria activity on hard-shelled benthic foraminifera: implications for their interpretation as bioindicators or paleoproxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Daviray</w:t>
+                <w:t xml:space="preserve">Deposit-feeding of Nonionellina labradorica (foraminifera) from an Arctic methane seep site and possible association with a methanotroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Fouet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Marianne Svenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (4), pp.911-928. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 19 (16), pp.3897-3909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3897-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-911-2024⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04469640v1</w:t>
+                <w:t xml:space="preserve">hal-03791806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposit-feeding of Nonionellina labradorica (foraminifera) from an Arctic methane seep site and possible association with a methanotroph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Schmidt</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of living benthic foraminiferal heterogeneity: Ecological advances from an intertidal mudflat (Loire estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mette Marianne Svenning</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.104627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3897-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791806v1</w:t>
+                <w:t xml:space="preserve">hal-03516242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic strategies of intertidal foraminifera explored with single-cell microbiome metabarcoding and morphological methods: What is on the menu?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Choquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.e9437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleptoplast distribution, photosynthetic efficiency and sequestration mechanisms in intertidal benthic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Trampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Goessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-021-01128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium and sulfate assimilation is widespread in benthic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan M. Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Filipsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.861945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of living benthic foraminiferal heterogeneity: Ecological advances from an intertidal mudflat (Loire estuary, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+                <w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.112071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03516242v1</w:t>
+                <w:t xml:space="preserve">hal-03149996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification by benthic foraminifera and their contribution to N-loss from a fjord environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Choquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Filipsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.327-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-327-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.106920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149996v1</w:t>
+                <w:t xml:space="preserve">hal-03154324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Ammonium is the preferred source of nitrogen for planktonic foraminifer and their dinoflagellate symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Spero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fehrenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haojia Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03154324v1</w:t>
+                <w:t xml:space="preserve">hal-03153493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium is the preferred source of nitrogen for planktonic foraminifer and their dinoflagellate symbionts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Haojia Ren</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.604979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153493v1</w:t>
+                <w:t xml:space="preserve">hal-03118527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The genetic diversity, morphology, biogeography, and taxonomic designations of Ammonia (Foraminifera) in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E.N. Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Luise Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.101726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118527v1</w:t>
+                <w:t xml:space="preserve">hal-03118521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic diversity, morphology, biogeography, and taxonomic designations of Ammonia (Foraminifera) in the Northeast Atlantic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Kleptoplastidic benthic foraminifera from aphotic habitats: insights into assimilation of inorganic C, N and S studied with sub-cellular resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karen Luise Knudsen</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118521v1</w:t>
+                <w:t xml:space="preserve">hal-02421387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleptoplastidic benthic foraminifera from aphotic habitats: insights into assimilation of inorganic C, N and S studied with sub-cellular resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Response of a kleptoplastidic foraminifer to heterotrophic starvation: photosynthesis and lipid droplet biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiz046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421387v1</w:t>
+                <w:t xml:space="preserve">hal-02421129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a kleptoplastidic foraminifer to heterotrophic starvation: photosynthesis and lipid droplet biogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Changes in ultrastructural features of the foraminifera Ammonia spp. in response to anoxic conditions: Field and laboratory observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidetaka Nomaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiz046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421129v1</w:t>
+                <w:t xml:space="preserve">hal-02869250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative TEM-coupled approaches to study foraminiferal cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure and distribution of kleptoplasts in benthic foraminifera from shallow-water (photic) habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shinsuke Yagyu</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Tsuchiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 138, pp.90-104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 138, pp.46-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872784v1</w:t>
+                <w:t xml:space="preserve">hal-02872794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ultrastructural features of the foraminifera Ammonia spp. in response to anoxic conditions: Field and laboratory observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Inorganic carbon and nitrogen assimilation in cellular compartments of a benthic kleptoplastic foraminifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Salonen</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.72-82. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28455-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869250v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure and distribution of kleptoplasts in benthic foraminifera from shallow-water (photic) habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Innovative TEM-coupled approaches to study foraminiferal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidetaka Nomaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masashi Tsuchiya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Schweizer</w:t>
+                <w:t xml:space="preserve">Stéphane Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinsuke Yagyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 138, pp.46-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 138, pp.90-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872794v1</w:t>
+                <w:t xml:space="preserve">hal-02872784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic carbon and nitrogen assimilation in cellular compartments of a benthic kleptoplastic foraminifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assimilation, translocation, and utilization of carbon between photosynthetic symbiotic dinoflagellates and their planktic foraminifera host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Spero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fehrenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (6), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-018-3362-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28455-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872797v1</w:t>
+                <w:t xml:space="preserve">hal-02872795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Issue entitled “Benthic Foraminiferal Ultrastructure Studies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation, translocation, and utilization of carbon between photosynthetic symbiotic dinoflagellates and their planktic foraminifera host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An overview of cellular ultrastructure in benthic foraminifera: New observations of rotalid species in the context of existing literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Filipsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-018-3362-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872795v1</w:t>
+                <w:t xml:space="preserve">hal-02869288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of cellular ultrastructure in benthic foraminifera: New observations of rotalid species in the context of existing literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional xanthophyll cycle and pigment content of a kleptoplastic benthic foraminifer: Haynesina germanica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vona Méléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02869288v1</w:t>
+                <w:t xml:space="preserve">hal-02872448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional xanthophyll cycle and pigment content of a kleptoplastic benthic foraminifer: Haynesina germanica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Two dimensional mapping of iron release in marine sediments at submillimetre scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.34-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872448v1</w:t>
+                <w:t xml:space="preserve">hal-02421462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional mapping of iron release in marine sediments at submillimetre scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Geslin</w:t>
+                <w:t xml:space="preserve">SEQUESTERED CHLOROPLASTS IN THE BENTHIC FORAMINIFER HAYNESINA GERMANICA : CELLULAR ORGANIZATION, OXYGEN FLUXES AND POTENTIAL ECOLOGICAL IMPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gsjfr.47.3.268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2016.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421462v1</w:t>
+                <w:t xml:space="preserve">hal-02442536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEQUESTERED CHLOROPLASTS IN THE BENTHIC FORAMINIFER HAYNESINA GERMANICA : CELLULAR ORGANIZATION, OXYGEN FLUXES AND POTENTIAL ECOLOGICAL IMPLICATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+                <w:t xml:space="preserve">Surviving anoxia in marine sediments: The metabolic response of ubiquitous benthic foraminifera (Ammonia tepida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0177604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gsjfr.47.3.268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442536v1</w:t>
+                <w:t xml:space="preserve">hal-02869282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving anoxia in marine sediments: The metabolic response of ubiquitous benthic foraminifera (Ammonia tepida)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anders Meibom</w:t>
+                <w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Knoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (92-102), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02869282v1</w:t>
+                <w:t xml:space="preserve">in2p3-01409964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light on photosynthetic efficiency of sequestered chloroplasts in intertidal benthic foraminifera (&amp;lt;i&amp;gt;Haynesina germanica&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Ammonia tepida&amp;lt;/i&amp;gt;)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Vertical distribution and respiration rates of benthic foraminifera: Contribution to aerobic remineralization in intertidal mudflats covered by Zostera noltei meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Delgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2715-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453023v1</w:t>
+                <w:t xml:space="preserve">hal-01453027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 561, pp.83-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion speed of the benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Effect of light on photosynthetic efficiency of sequestered chloroplasts in intertidal benthic foraminifera (&amp;lt;i&amp;gt;Haynesina germanica&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Ammonia tepida&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (9), pp.2715-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2715-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453032v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Locomotion speed of the benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 118, pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420554v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Knoery</w:t>
+                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Peron</w:t>
+                <w:t xml:space="preserve">A. Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118 (92-102), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 118, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01409964v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution and respiration rates of benthic foraminifera: Contribution to aerobic remineralization in intertidal mudflats covered by Zostera noltei meadows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Charrieau</w:t>
+                <w:t xml:space="preserve">Two-dimensional distribution of living benthic foraminifera in anoxic sediment layers of an estuarine mudflat (Loire estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knoery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-6219-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453027v1</w:t>
+                <w:t xml:space="preserve">hal-02442538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional distribution of living benthic foraminifera in anoxic sediment layers of an estuarine mudflat (Loire estuary, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Knoery</w:t>
+                <w:t xml:space="preserve">Simultaneous 2D Imaging of Dissolved Iron and Reactive Phosphorus in Sediment Porewaters by Thin-Film and Hyperspectral Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Delgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (5), pp.2816-2826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es404724r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-6219-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442538v1</w:t>
+                <w:t xml:space="preserve">hal-02421580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially induced migration of redox layers in a coastal sediment from the Northern Adriatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Koron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (8), pp.2211-2224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-11-2211-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for foraminiferal calcification under anoxia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Foraminiferal species responses to in situ, experimentally induced anoxia in the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Filipsson</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zuschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (14), pp.4029-4038. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11 (7), pp.1775-1797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4029-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442467v1</w:t>
+                <w:t xml:space="preserve">hal-01972346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal species responses to in situ, experimentally induced anoxia in the Adriatic Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Geslin</w:t>
+                <w:t xml:space="preserve">Experimental evidence for foraminiferal calcification under anoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metzger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zuschin</w:t>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Filipsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (7), pp.1775-1797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11 (14), pp.4029-4038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4029-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972346v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 2D Imaging of Dissolved Iron and Reactive Phosphorus in Sediment Porewaters by Thin-Film and Hyperspectral Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Delgard</w:t>
+                <w:t xml:space="preserve">Foraminiferal survival after long-term in situ experimentally induced anoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (11), pp.7463-7480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es404724r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421580v1</w:t>
+                <w:t xml:space="preserve">hal-01972350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminiferal survival after long term experimentally induced anoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (6), pp.9243-9284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bgd-10-9243-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal survival after long-term in situ experimentally induced anoxia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lejzerowicz</w:t>
+                <w:t xml:space="preserve">Incorporation of Mg and Sr and oxygen and carbon stable isotope fractionation in cultured Ammonia tepida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Diz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92-93, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972350v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and Biological Response of Benthic Foraminifera Under Oxygen-Depleted Conditions: Evidence from Laboratory Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">70 kD stress protein (Hsp70) analysis in living shallow-water benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valiyaparambil Linshy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Haap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anoxia: evidence for Eukaryote Survival and paleontological Strategies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.677 - 681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17451000.2011.650177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-1896-8_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278012v1</w:t>
+                <w:t xml:space="preserve">hal-03278010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Mg and Sr and oxygen and carbon stable isotope fractionation in cultured Ammonia tepida</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological and Biological Response of Benthic Foraminifera Under Oxygen-Depleted Conditions: Evidence from Laboratory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Volker Altenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Seckbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Anoxia: evidence for Eukaryote Survival and paleontological Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.287 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-1896-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02421617v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70 kD stress protein (Hsp70) analysis in living shallow-water benthic foraminifera</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Innovative use of foraminifera in ecotoxicology: A marine chronic bioassay for testing potential toxicity of drilling muds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.17 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17451000.2011.650177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278010v1</w:t>
+                <w:t xml:space="preserve">hal-03277986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative use of foraminifera in ecotoxicology: A marine chronic bioassay for testing potential toxicity of drilling muds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Vertical migration, nitrate uptake and denitrification: survival mechanisms of foraminifers (Globobulimina turgida) under low oxygen conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Piña-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Galgani</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.273 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01010.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03277986v1</w:t>
+                <w:t xml:space="preserve">hal-03278008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la phylogénie moléculaire à la taxonomie des foraminifères : aperçu général et cas pratique avec Pseudoeponides falsobeccarii Rouvillois, 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (2-3), pp.95-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera as measured with oxygen microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 396 (2), pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical migration, nitrate uptake and denitrification: survival mechanisms of foraminifers (Globobulimina turgida) under low oxygen conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Widespread occurrence of nitrate storage and denitrification among Foraminifera and Gromiida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piña-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hogslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cedhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-P. Revsbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (3), pp.1148 - 1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0908440107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01010.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278008v1</w:t>
+                <w:t xml:space="preserve">hal-03278051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDATION OF MUDFLAT MEIO-MACROFAUNAL METAZOANS BY A CALCAREOUS FORAMINIFER, AMMONIA TEPIDA (CUSHMAN, 1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and life strategy of the foraminiferan Globobulimina turgida through nitrate storage and denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Piña-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoliina A Koho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 417 (2), pp.39-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps08805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of δ18O of cultured benthic foraminiferal calcite as a function of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4), pp.1349-1356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-7-1349-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread occurrence of nitrate storage and denitrification among Foraminifera and Gromiida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPRODUCTION AND GROWTH OF THE DEEP-SEA BENTHIC FORAMINIFER BULIMINA MARGINATA UNDER DIFFERENT LABORATORY CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Piña-Ochoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Geslin</w:t>
+                <w:t xml:space="preserve">J.-C. Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cedhagen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (3), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gsjfr.39.3.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0908440107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278051v1</w:t>
+                <w:t xml:space="preserve">hal-02958556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRODUCTION AND GROWTH OF THE DEEP-SEA BENTHIC FORAMINIFER BULIMINA MARGINATA UNDER DIFFERENT LABORATORY CONDITIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Survival of benthic foraminifera under hypoxic conditions: Results of an experimental study using the CellTracker Green method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Morigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (8-12), pp.336 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gsjfr.39.3.155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958556v1</w:t>
+                <w:t xml:space="preserve">hal-03278047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of benthic foraminifera under hypoxic conditions: Results of an experimental study using the CellTracker Green method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Live and Dead Foraminiferal Faunas from Saint-Tropez Canyon (bay of Fréjus): Observations Based on in Situ and Incubated Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anna Sabbatini</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.137 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gsjfr.38.2.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03278047v1</w:t>
+                <w:t xml:space="preserve">hal-03278021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live and Dead Foraminiferal Faunas from Saint-Tropez Canyon (bay of Fréjus): Observations Based on in Situ and Incubated Cores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminiferal response to experimentally induced Erika oil pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (1-3), pp.76 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2006.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gsjfr.38.2.137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278021v1</w:t>
+                <w:t xml:space="preserve">hal-01576708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal response to experimentally induced Erika oil pollution</w:t>
-[...132 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Foraminiferal assemblages in a hypersaline lagoon, Araruama (RJ) Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Debenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Debenay</w:t>
+                <w:t xml:space="preserve">E Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Geslin</w:t>
+                <w:t xml:space="preserve">Bb Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bb Eichler</w:t>
+                <w:t xml:space="preserve">W Duleba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (2), pp.133-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/0310133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8774,2281 +8649,2281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic environment analysis in contrasted Zostera noltei meadows : from native to newly colonized areas, Normandy (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the resilience of Zostera noltei meadows in Cul-de-Loup cove (Normandy, France): a multidisciplinary investigation to grasp their ecological preferences amid a changing or declining context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+                <w:t xml:space="preserve">Benjamin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiène Tlili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISW</w:t>
+              <w:t xml:space="preserve">ISBW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSC2024, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289208v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the resilience of Zostera noltei meadows in Cul-de-Loup cove (Normandy, France): a multidisciplinary investigation to grasp their ecological preferences amid a changing or declining context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
+                <w:t xml:space="preserve">Benthic environment analysis in contrasted Zostera noltei meadows : from native to newly colonized areas, Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Baux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBW</w:t>
+              <w:t xml:space="preserve">ISW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSC2024, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288440v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des foraminifères à chloroplastes séquestrés dans le fonctionnement de 2 écosystèmes contrastés : étude des fonctions photosynthétiques et de dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LEFE-CYBER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic fauna response to coastal hypoxia and anoxia: an integrated, community-level in situ approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jadran Faganeli</w:t>
+                <w:t xml:space="preserve">Influence of zostera meadows on geochemistry and meiofauna of the sediment of a tidal lagoon (Arcachon Basin): new technical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Salzbourg, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278256v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of induced hypoxia on benthic foraminiferal mortality, reproduction and growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Workshop on Living Foraminifera in Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sesoko et Yokosuka, Japan</w:t>
+              <w:t xml:space="preserve">EGU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278171v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic fauna response to hypoxia and anoxia in shallow coastal seas: a real-world scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baal</w:t>
+                <w:t xml:space="preserve">Benthic fauna response to coastal hypoxia and anoxia: an integrated, community-level in situ approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Grego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neža Koron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stachowitsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. de Troch</w:t>
+                <w:t xml:space="preserve">Jadran Faganeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th ECSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">SEB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salzbourg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278249v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifer responses to environmental forcing: focus on depleted oxygen conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benthic fauna response to hypoxia and anoxia in shallow coastal seas: a real-world scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Grego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “living foraminifera”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Jamstec, Japan</w:t>
+              <w:t xml:space="preserve">50th ECSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278208v1</w:t>
+                <w:t xml:space="preserve">hal-03278249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminifera in transitional environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminifer responses to environmental forcing: focus on depleted oxygen conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop “living foraminifera”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jamstec, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278209v1</w:t>
+                <w:t xml:space="preserve">hal-03278208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Effect of induced hypoxia on benthic foraminiferal mortality, reproduction and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Field Workshop on Living Foraminifera in Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sesoko et Yokosuka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278206v1</w:t>
+                <w:t xml:space="preserve">hal-03278171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of zostera meadows on geochemistry and meiofauna of the sediment of a tidal lagoon (Arcachon Basin): new technical approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Foraminifera in transitional environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278257v1</w:t>
+                <w:t xml:space="preserve">hal-03278209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminifera as bio-indicators of environmental quality ; Development of foraminiferal indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUR-OCEANS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278200v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as bio-indicators of environmental quality ; Development of foraminiferal indices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Andral</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">EUR-OCEANS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278180v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of benthic foraminifera (Globobulimina turgida) through intracellular nitrate respiration: a laboratory experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Development of a foraminiferal bioassay to measure environmental impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">Congrès Monitoring Effects of Aquatic Oil Pollution, SETAC Europe 20th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278220v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Survival of benthic foraminifera (Globobulimina turgida) through intracellular nitrate respiration: a laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piña-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278216v1</w:t>
+                <w:t xml:space="preserve">hal-03278220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a foraminiferal bioassay to measure environmental impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Oxygen Respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Monitoring Effects of Aquatic Oil Pollution, SETAC Europe 20th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Seville, Spain</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278172v1</w:t>
+                <w:t xml:space="preserve">hal-03278216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of benthic foraminiferal and macrofaunal indicators of oily drill disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Bicchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACEIT Symposium “Monitoring Effects of Aquatic oil pollution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of benthic foraminiferal oxygen stable isotopes in subtidal environments as proxies of past salinity and temperature variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Diz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Leorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropaleontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting: "Bioindicators of Past and Present Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropaleontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting: "Bioindicators of Past and Present Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of δ18O from deep-sea benthic foraminiferal shell as a temperature proxy: laboratory results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropaleontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting: "Bioindicators of Past and Present Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11058,1237 +10933,1237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleptoplastic foraminifera: the transformation of heterotrophic unicellular eukaryotes into photosynthetic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lothier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anis M. Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium and nitrate assimilation in benthic foraminiferal cells: NanoSIMS observations and enzymatic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lothier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anis M. Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light history effect in Haynesina germanica, kleptoplast photoprotection mechanisms and PSII quantum efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Kleptoplasty in shallow water benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Meiofauna Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heraklion, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872427v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal responses to anthropogenic manipulation on a wild oyster reef</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">What happened to my plastids? - Persistence of functionality in diatom plastids stolen by grazer intertidal benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Meiofauna Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heraklion, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Laval, Canada. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872434v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion speed of a benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminiferal responses to anthropogenic manipulation on a wild oyster reef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briz Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bénéteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
+              <w:t xml:space="preserve">16th International Meiofauna Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872451v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoSIMS applied to the study of foraminifera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Light history effect in Haynesina germanica, kleptoplast photoprotection mechanisms and PSII quantum efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
+              <w:t xml:space="preserve">16th International Meiofauna Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872436v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light history effect in Haynesina germanica, kleptoplast photoprotection mechanisms and PSII quantum efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happened to my plastids? - Persistence of functionality in diatom plastids stolen by grazer intertidal benthic foraminifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Locomotion speed of a benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Laval, Canada. , 2016</w:t>
+              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872441v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleptoplasty in shallow water benthic foraminifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">NanoSIMS applied to the study of foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Spero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872453v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of benthic foraminifera and macrofaunal indicators of drilling mud disposal - Development of a foraminiferal bioassay to measure environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Monitoring Effects of Aquatic Oil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leipzig, Germany. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12298,156 +12173,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminifères estuariens de la façade atlantique française : Guide de détermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14197874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12457,154 +12332,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival, Reproduction and Calcification of Three Benthic Foraminiferal Species in Response to Experimentally Induced Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Study Living Foraminifera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-193, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12614,287 +12489,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMHABEL: Suivi Environnemental des Micro-HAbitats Benthiques de l’Estuaire de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6112 LPG-BIAF. 2014, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13041,51 +12916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-51-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lothier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cukier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M Limami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M Bernhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Lesut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Dijk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102490" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Scholz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-911-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernhard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marianne Svenning" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3897-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477343v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trampe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Goessling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01128-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-327-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fehrenbacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Russell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojia Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0620" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Roberts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Nomaki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Yagyu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Annika Koho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salonen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Tsuchiya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28455-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3362-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabilleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172678" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177604" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2715-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Briand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.07.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrieau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2211-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuschin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-10-9243-2013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejzerowicz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heinz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Volker Altenbach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seckbach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1896-8_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X084JNF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marten" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaparambil Linshy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Haap" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650177" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03277986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Denoyelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCV75BQ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01010.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03949126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina A Koho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08805" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duplessy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorissen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1349-2010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hogslund" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cedhagen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Revsbech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908440107" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.39.3.155" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.08.015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1297JKSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278021v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duchemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.38.2.137" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Ernst" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bihan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2006.05.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ3MGXFN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Debenay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geslin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Eichler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duleba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/0310133" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Riedel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Grego" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a Koron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Faganeli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278171v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278249v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stachowitsch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bicchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andral" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278245v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Durrieu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278219v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leorri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278170v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557419v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557432v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872427v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briz Parent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872451v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872439v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872441v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872453v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Camps" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-51-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Lesut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Dijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lothier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cukier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M Limami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M Bernhard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Scholz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-911-2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernhard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marianne Svenning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3897-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477343v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trampe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Goessling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01128-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-327-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fehrenbacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Russell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojia Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0620" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Roberts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Annika Koho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Nomaki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salonen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Tsuchiya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28455-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Yagyu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3362-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabilleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172678" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrieau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2715-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Briand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riedel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2211-2014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuschin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejzerowicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278284v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-10-9243-2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X084JNF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heinz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marten" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaparambil Linshy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Haap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650177" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Volker Altenbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seckbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1896-8_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03277986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Denoyelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCV75BQ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01010.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hogslund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cedhagen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Revsbech" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908440107" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03949126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina A Koho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08805" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913790v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duplessy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorissen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1349-2010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.39.3.155" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pucci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.08.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1297JKSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278021v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duchemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.38.2.137" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Ernst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bihan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2006.05.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ3MGXFN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795366v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Debenay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geslin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Eichler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duleba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/0310133" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Riedel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stachowitsch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278256v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Grego" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a Koron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Faganeli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278208v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278171v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bicchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andral" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278172v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278216v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Durrieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278219v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leorri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872453v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briz Parent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872427v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872439v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Camps" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>