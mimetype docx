--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -882,714 +882,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of fossil benthic foraminifera from the Peruvian margin using convolutional neural networks</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of cable bacteria in an estuarine intertidal mudflat subject to green tides: Implications for the foraminiferal community and test preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sikandar Hayat</w:t>
+                <w:t xml:space="preserve">Maxime Daviray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Elliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/jm-45-95-2026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 210, pp.102683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2026.102683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554842v1</w:t>
+                <w:t xml:space="preserve">hal-05507363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of cable bacteria in an estuarine intertidal mudflat subject to green tides: Implications for the foraminiferal community and test preservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated identification of fossil benthic foraminifera from the Peruvian margin using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikandar Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Daviray</w:t>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cardich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 210, pp.102683. </w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.95-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2026.102683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jm-45-95-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507363v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of benthic foraminifera in response to shell dissolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foraminiferal Species Adaptations to Intertidal Mudflat Assessed by a Metabolic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milla Lesut</w:t>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cukier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis M Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (6), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187663v1</w:t>
+                <w:t xml:space="preserve">hal-05359731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal Species Adaptations to Intertidal Mudflat Assessed by a Metabolic Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloroplast sequestration by benthic foraminifers in deep-shelf sediments of the High Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cukier</w:t>
+                <w:t xml:space="preserve">Joan M Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis M Limami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.397-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359731v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloroplast sequestration by benthic foraminifers in deep-shelf sediments of the High Arctic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan M Bernhard</w:t>
+                <w:t xml:space="preserve">Species-specific mechanisms of benthic foraminifera in response to shell dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daviray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milla Lesut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Schweizer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+                <w:t xml:space="preserve">Inge van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.102490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444577v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impacts of cable bacteria activity on hard-shelled benthic foraminifera: implications for their interpretation as bioindicators or paleoproxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daviray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,1034 +1677,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposit-feeding of Nonionellina labradorica (foraminifera) from an Arctic methane seep site and possible association with a methanotroph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Trophic strategies of intertidal foraminifera explored with single-cell microbiome metabarcoding and morphological methods: What is on the menu?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Bernhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Choquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Marianne Svenning</w:t>
+                <w:t xml:space="preserve">Vona Méléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (16), pp.3897-3909. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.e9437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3897-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791806v1</w:t>
+                <w:t xml:space="preserve">hal-03927746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of living benthic foraminiferal heterogeneity: Ecological advances from an intertidal mudflat (Loire estuary, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kleptoplast distribution, photosynthetic efficiency and sequestration mechanisms in intertidal benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Erik Trampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Méléder</w:t>
+                <w:t xml:space="preserve">Johannes Goessling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104627⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516242v1</w:t>
+                <w:t xml:space="preserve">hal-03477343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic strategies of intertidal foraminifera explored with single-cell microbiome metabarcoding and morphological methods: What is on the menu?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Schweizer</w:t>
+                <w:t xml:space="preserve">Ammonium and sulfate assimilation is widespread in benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan M. Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Choquel</w:t>
+                <w:t xml:space="preserve">Helena Filipsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vona Méléder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+                <w:t xml:space="preserve">C. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.e9437. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.861945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927746v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleptoplast distribution, photosynthetic efficiency and sequestration mechanisms in intertidal benthic foraminifera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale analysis of living benthic foraminiferal heterogeneity: Ecological advances from an intertidal mudflat (Loire estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Trampe</w:t>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Goessling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01128-0⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.104627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477343v2</w:t>
+                <w:t xml:space="preserve">hal-03516242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium and sulfate assimilation is widespread in benthic foraminifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Deposit-feeding of Nonionellina labradorica (foraminifera) from an Arctic methane seep site and possible association with a methanotroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmidt</w:t>
+                <w:t xml:space="preserve">Mette Marianne Svenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (16), pp.3897-3909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.861945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3897-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842386v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denitrification by benthic foraminifera and their contribution to N-loss from a fjord environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Choquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Filipsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.327-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-327-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149996v1</w:t>
+                <w:t xml:space="preserve">hal-03118608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification by benthic foraminifera and their contribution to N-loss from a fjord environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constance Choquel</w:t>
+                <w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), pp.327-341. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.112071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-327-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118608v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium is the preferred source of nitrogen for planktonic foraminifer and their dinoflagellate symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Spero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,64 +2902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,51 +3036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic diversity, morphology, biogeography, and taxonomic designations of Ammonia (Foraminifera) in the Northeast Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,103 +3157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleptoplastidic benthic foraminifera from aphotic habitats: insights into assimilation of inorganic C, N and S studied with sub-cellular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3291,103 +3291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a kleptoplastidic foraminifer to heterotrophic starvation: photosynthesis and lipid droplet biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (5), </w:t>
@@ -3419,857 +3419,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ultrastructural features of the foraminifera Ammonia spp. in response to anoxic conditions: Field and laboratory observations</w:t>
+                <w:t xml:space="preserve">Innovative TEM-coupled approaches to study foraminiferal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hidetaka Nomaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidetaka Nomaki</w:t>
+                <w:t xml:space="preserve">Stéphane Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Salonen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Shinsuke Yagyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 138, pp.72-82. </w:t>
+              <w:t xml:space="preserve">, 2018, 138, pp.90-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869250v1</w:t>
+                <w:t xml:space="preserve">hal-02872784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure and distribution of kleptoplasts in benthic foraminifera from shallow-water (photic) habitats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Inorganic carbon and nitrogen assimilation in cellular compartments of a benthic kleptoplastic foraminifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Schweizer</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28455-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872794v1</w:t>
+                <w:t xml:space="preserve">hal-02872797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic carbon and nitrogen assimilation in cellular compartments of a benthic kleptoplastic foraminifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Changes in ultrastructural features of the foraminifera Ammonia spp. in response to anoxic conditions: Field and laboratory observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidetaka Nomaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28455-1⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872797v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative TEM-coupled approaches to study foraminiferal cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure and distribution of kleptoplasts in benthic foraminifera from shallow-water (photic) habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anders Meibom</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinsuke Yagyu</w:t>
+                <w:t xml:space="preserve">Masashi Tsuchiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 138, pp.90-104. </w:t>
+              <w:t xml:space="preserve">, 2018, 138, pp.46-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872784v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation, translocation, and utilization of carbon between photosynthetic symbiotic dinoflagellates and their planktic foraminifera host</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Fehrenbacher</w:t>
+                <w:t xml:space="preserve">Introduction to the Special Issue entitled “Benthic Foraminiferal Ultrastructure Studies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165 (6), pp.104. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-018-3362-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872795v1</w:t>
+                <w:t xml:space="preserve">hal-02872786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Special Issue entitled “Benthic Foraminiferal Ultrastructure Studies”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Bernhard</w:t>
+                <w:t xml:space="preserve">Assimilation, translocation, and utilization of carbon between photosynthetic symbiotic dinoflagellates and their planktic foraminifera host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Spero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fehrenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (6), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-018-3362-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872786v1</w:t>
+                <w:t xml:space="preserve">hal-02872795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of cellular ultrastructure in benthic foraminifera: New observations of rotalid species in the context of existing literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Filipsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4320,77 +4320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional xanthophyll cycle and pigment content of a kleptoplastic benthic foraminifer: Haynesina germanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4705,90 +4705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving anoxia in marine sediments: The metabolic response of ubiquitous benthic foraminifera (Ammonia tepida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4833,839 +4833,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+                <w:t xml:space="preserve">Locomotion speed of the benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Knoery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Floriane Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Peron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118 (92-102), </w:t>
+              <w:t xml:space="preserve">, 2016, 118, pp.52-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01409964v1</w:t>
+                <w:t xml:space="preserve">hal-01453032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution and respiration rates of benthic foraminifera: Contribution to aerobic remineralization in intertidal mudflats covered by Zostera noltei meadows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Delgard</w:t>
+                <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charrieau</w:t>
+                <w:t xml:space="preserve">Thomas Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 561, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453027v1</w:t>
+                <w:t xml:space="preserve">hal-01467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Effect of light on photosynthetic efficiency of sequestered chloroplasts in intertidal benthic foraminifera (&amp;lt;i&amp;gt;Haynesina germanica&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Ammonia tepida&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barras</w:t>
+                <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gestin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (9), pp.2715-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2715-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467098v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light on photosynthetic efficiency of sequestered chloroplasts in intertidal benthic foraminifera (&amp;lt;i&amp;gt;Haynesina germanica&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Ammonia tepida&amp;lt;/i&amp;gt;)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
+                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
+                <w:t xml:space="preserve">L. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2715-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453023v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion speed of the benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jesus</w:t>
+                <w:t xml:space="preserve">Vertical distribution and respiration rates of benthic foraminifera: Contribution to aerobic remineralization in intertidal mudflats covered by Zostera noltei meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Delgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453032v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Knoery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 118 (92-102), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420554v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01409964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional distribution of living benthic foraminifera in anoxic sediment layers of an estuarine mudflat (Loire estuary, France)</w:t>
               </w:r>
@@ -5779,1223 +5779,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 2D Imaging of Dissolved Iron and Reactive Phosphorus in Sediment Porewaters by Thin-Film and Hyperspectral Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
+                <w:t xml:space="preserve">Experimental evidence for foraminiferal calcification under anoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Launeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Delgard</w:t>
+                <w:t xml:space="preserve">H. Filipsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (5), pp.2816-2826. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (14), pp.4029-4038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es404724r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4029-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421580v1</w:t>
+                <w:t xml:space="preserve">hal-02442467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially induced migration of redox layers in a coastal sediment from the Northern Adriatic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraminiferal species responses to in situ, experimentally induced anoxia in the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Koron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Riedel</w:t>
+                <w:t xml:space="preserve">M. Zuschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (8), pp.2211-2224. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 11 (7), pp.1775-1797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972351v1</w:t>
+                <w:t xml:space="preserve">hal-01972346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal species responses to in situ, experimentally induced anoxia in the Adriatic Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificially induced migration of redox layers in a coastal sediment from the Northern Adriatic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Koron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Zuschin</w:t>
+                <w:t xml:space="preserve">B. Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (7), pp.1775-1797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11 (8), pp.2211-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-2211-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972346v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for foraminiferal calcification under anoxia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+                <w:t xml:space="preserve">Simultaneous 2D Imaging of Dissolved Iron and Reactive Phosphorus in Sediment Porewaters by Thin-Film and Hyperspectral Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Filipsson</w:t>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Delgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (14), pp.4029-4038. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (5), pp.2816-2826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4029-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es404724r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442467v1</w:t>
+                <w:t xml:space="preserve">hal-02421580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal survival after long-term in situ experimentally induced anoxia</w:t>
+                <w:t xml:space="preserve">Foraminiferal survival after long term experimentally induced anoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lejzerowicz</w:t>
+                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (6), pp.9243-9284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-10-9243-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972350v1</w:t>
+                <w:t xml:space="preserve">hal-03278284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal survival after long term experimentally induced anoxia</w:t>
+                <w:t xml:space="preserve">Foraminiferal survival after long-term in situ experimentally induced anoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (11), pp.7463-7480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278284v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Mg and Sr and oxygen and carbon stable isotope fractionation in cultured Ammonia tepida</w:t>
+                <w:t xml:space="preserve">Ecological and Biological Response of Benthic Foraminifera Under Oxygen-Depleted Conditions: Evidence from Laboratory Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Diz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Petra Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander Volker Altenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Seckbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Anoxia: evidence for Eukaryote Survival and paleontological Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.287 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-1896-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421617v1</w:t>
+                <w:t xml:space="preserve">hal-03278012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70 kD stress protein (Hsp70) analysis in living shallow-water benthic foraminifera</w:t>
+                <w:t xml:space="preserve">Incorporation of Mg and Sr and oxygen and carbon stable isotope fractionation in cultured Ammonia tepida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Heinz</w:t>
+                <w:t xml:space="preserve">Paula Diz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Marten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Geslin</w:t>
+                <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17451000.2011.650177⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92-93, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278010v1</w:t>
+                <w:t xml:space="preserve">hal-02421617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and Biological Response of Benthic Foraminifera Under Oxygen-Depleted Conditions: Evidence from Laboratory Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">70 kD stress protein (Hsp70) analysis in living shallow-water benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valiyaparambil Linshy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Haap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anoxia: evidence for Eukaryote Survival and paleontological Strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.287 - 303. </w:t>
+              <w:t xml:space="preserve">Marine Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.677 - 681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-1896-8_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17451000.2011.650177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278012v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative use of foraminifera in ecotoxicology: A marine chronic bioassay for testing potential toxicity of drilling muds</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,187 +7117,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical migration, nitrate uptake and denitrification: survival mechanisms of foraminifers (Globobulimina turgida) under low oxygen conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+                <w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera as measured with oxygen microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Piña-Ochoa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Risgaard-Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 396 (2), pp.108-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278008v1</w:t>
+                <w:t xml:space="preserve">hal-01972334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la phylogénie moléculaire à la taxonomie des foraminifères : aperçu général et cas pratique avec Pseudoeponides falsobeccarii Rouvillois, 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7338,947 +7346,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera as measured with oxygen microsensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical migration, nitrate uptake and denitrification: survival mechanisms of foraminifers (Globobulimina turgida) under low oxygen conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Piña-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.273 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01010.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972334v1</w:t>
+                <w:t xml:space="preserve">hal-03278008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread occurrence of nitrate storage and denitrification among Foraminifera and Gromiida</w:t>
+                <w:t xml:space="preserve">PREDATION OF MUDFLAT MEIO-MACROFAUNAL METAZOANS BY A CALCAREOUS FORAMINIFER, AMMONIA TEPIDA (CUSHMAN, 1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Piña-Ochoa</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hogslund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Geslin</w:t>
+                <w:t xml:space="preserve">Linda Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cedhagen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278051v1</w:t>
+                <w:t xml:space="preserve">hal-01248040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDATION OF MUDFLAT MEIO-MACROFAUNAL METAZOANS BY A CALCAREOUS FORAMINIFER, AMMONIA TEPIDA (CUSHMAN, 1926)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Rossignol</w:t>
+                <w:t xml:space="preserve">Survival and life strategy of the foraminiferan Globobulimina turgida through nitrate storage and denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Piña-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina A Koho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 417 (2), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248040v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and life strategy of the foraminiferan Globobulimina turgida through nitrate storage and denitrification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
+                <w:t xml:space="preserve">Calibration of δ18O of cultured benthic foraminiferal calcite as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08805⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.1349-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-1349-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949126v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of δ18O of cultured benthic foraminiferal calcite as a function of temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barras</w:t>
+                <w:t xml:space="preserve">Widespread occurrence of nitrate storage and denitrification among Foraminifera and Gromiida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piña-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Duplessy</w:t>
+                <w:t xml:space="preserve">S. Hogslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">T. Cedhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jorissen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.-P. Revsbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.1349-1356. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (3), pp.1148 - 1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-7-1349-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0908440107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913790v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRODUCTION AND GROWTH OF THE DEEP-SEA BENTHIC FORAMINIFER BULIMINA MARGINATA UNDER DIFFERENT LABORATORY CONDITIONS</w:t>
+                <w:t xml:space="preserve">Survival of benthic foraminifera under hypoxic conditions: Results of an experimental study using the CellTracker Green method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barras</w:t>
+                <w:t xml:space="preserve">F. Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Morigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gsjfr.39.3.155⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (8-12), pp.336 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958556v1</w:t>
+                <w:t xml:space="preserve">hal-03278047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of benthic foraminifera under hypoxic conditions: Results of an experimental study using the CellTracker Green method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Pucci</w:t>
+                <w:t xml:space="preserve">REPRODUCTION AND GROWTH OF THE DEEP-SEA BENTHIC FORAMINIFER BULIMINA MARGINATA UNDER DIFFERENT LABORATORY CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (3), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gsjfr.39.3.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03278047v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live and Dead Foraminiferal Faunas from Saint-Tropez Canyon (bay of Fréjus): Observations Based on in Situ and Incubated Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,320 +8657,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the resilience of Zostera noltei meadows in Cul-de-Loup cove (Normandy, France): a multidisciplinary investigation to grasp their ecological preferences amid a changing or declining context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic environment analysis in contrasted Zostera noltei meadows : from native to newly colonized areas, Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mallet</w:t>
+                <w:t xml:space="preserve">Sofiène Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBW</w:t>
+              <w:t xml:space="preserve">ISW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSC2024, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288440v1</w:t>
+                <w:t xml:space="preserve">hal-05289208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic environment analysis in contrasted Zostera noltei meadows : from native to newly colonized areas, Normandy (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the resilience of Zostera noltei meadows in Cul-de-Loup cove (Normandy, France): a multidisciplinary investigation to grasp their ecological preferences amid a changing or declining context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiène Tlili</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISW</w:t>
+              <w:t xml:space="preserve">ISBW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSC2024, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289208v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des foraminifères à chloroplastes séquestrés dans le fonctionnement de 2 écosystèmes contrastés : étude des fonctions photosynthétiques et de dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9032,1904 +9032,1904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of zostera meadows on geochemistry and meiofauna of the sediment of a tidal lagoon (Arcachon Basin): new technical approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+                <w:t xml:space="preserve">Effect of induced hypoxia on benthic foraminiferal mortality, reproduction and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Field Workshop on Living Foraminifera in Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sesoko et Yokosuka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278257v1</w:t>
+                <w:t xml:space="preserve">hal-03278171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Metzger</w:t>
+                <w:t xml:space="preserve">Benthic fauna response to hypoxia and anoxia in shallow coastal seas: a real-world scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+                <w:t xml:space="preserve">Mateja Grego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Troch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">50th ECSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278206v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic fauna response to coastal hypoxia and anoxia: an integrated, community-level in situ approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic foraminifer responses to environmental forcing: focus on depleted oxygen conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Salzbourg, Austria</w:t>
+              <w:t xml:space="preserve">Workshop “living foraminifera”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jamstec, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278256v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic fauna response to hypoxia and anoxia in shallow coastal seas: a real-world scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baal</w:t>
+                <w:t xml:space="preserve">Benthic fauna response to coastal hypoxia and anoxia: an integrated, community-level in situ approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stachowitsch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mateja Grego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neža Koron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadran Faganeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th ECSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">SEB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salzbourg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278249v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifer responses to environmental forcing: focus on depleted oxygen conditions</w:t>
+                <w:t xml:space="preserve">Foraminifera in transitional environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “living foraminifera”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Jamstec, Japan</w:t>
+              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278208v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of induced hypoxia on benthic foraminiferal mortality, reproduction and growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barras</w:t>
+                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Workshop on Living Foraminifera in Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sesoko et Yokosuka, Japan</w:t>
+              <w:t xml:space="preserve">EGU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278171v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminifera in transitional environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of zostera meadows on geochemistry and meiofauna of the sediment of a tidal lagoon (Arcachon Basin): new technical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278209v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as bio-indicators of environmental quality ; Development of foraminiferal indices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
+                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Andral</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">EUR-OCEANS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278180v1</w:t>
+                <w:t xml:space="preserve">hal-03278200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dewi Langlet</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera as bio-indicators of environmental quality ; Development of foraminiferal indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUR-OCEANS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Foraminiferal Bio-Monitoring Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278200v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a foraminiferal bioassay to measure environmental impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mine</w:t>
+                <w:t xml:space="preserve">Survival of benthic foraminifera (Globobulimina turgida) through intracellular nitrate respiration: a laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoliina Annika Koho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piña-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frans Jorissen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Monitoring Effects of Aquatic Oil Pollution, SETAC Europe 20th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278172v1</w:t>
+                <w:t xml:space="preserve">hal-03278220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of benthic foraminifera (Globobulimina turgida) through intracellular nitrate respiration: a laboratory experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen Respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278220v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a foraminiferal bioassay to measure environmental impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Monitoring Effects of Aquatic Oil Pollution, SETAC Europe 20th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278216v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of benthic foraminiferal and macrofaunal indicators of oily drill disposal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Applicability of benthic foraminiferal oxygen stable isotopes in subtidal environments as proxies of past salinity and temperature variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Diz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Durrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erica Bicchi</w:t>
+                <w:t xml:space="preserve">C. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Leorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FACEIT Symposium “Monitoring Effects of Aquatic oil pollution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">The Micropaleontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting: "Bioindicators of Past and Present Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278245v1</w:t>
+                <w:t xml:space="preserve">hal-03278219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of benthic foraminiferal oxygen stable isotopes in subtidal environments as proxies of past salinity and temperature variations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Poulain</w:t>
+                <w:t xml:space="preserve">Comparison of benthic foraminiferal and macrofaunal indicators of oily drill disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Leorri</w:t>
+                <w:t xml:space="preserve">Josiane Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bicchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Micropaleontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting: "Bioindicators of Past and Present Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">FACEIT Symposium “Monitoring Effects of Aquatic oil pollution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278219v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of δ18O from deep-sea benthic foraminiferal shell as a temperature proxy: laboratory results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropaleontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting: "Bioindicators of Past and Present Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278212v1</w:t>
+                <w:t xml:space="preserve">hal-03278170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of δ18O from deep-sea benthic foraminiferal shell as a temperature proxy: laboratory results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropaleontological Society's Foraminifera and Nannofossil Groups Joint Spring Meeting: "Bioindicators of Past and Present Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278170v1</w:t>
+                <w:t xml:space="preserve">hal-03278212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10941,786 +10941,782 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleptoplastic foraminifera: the transformation of heterotrophic unicellular eukaryotes into photosynthetic organisms</w:t>
+                <w:t xml:space="preserve">Ammonium and nitrate assimilation in benthic foraminiferal cells: NanoSIMS observations and enzymatic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis M. Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cukier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557419v1</w:t>
+                <w:t xml:space="preserve">hal-02557432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium and nitrate assimilation in benthic foraminiferal cells: NanoSIMS observations and enzymatic pathways</w:t>
+                <w:t xml:space="preserve">Kleptoplastic foraminifera: the transformation of heterotrophic unicellular eukaryotes into photosynthetic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Kieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis M. Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Bernhard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557432v1</w:t>
+                <w:t xml:space="preserve">hal-02557419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleptoplasty in shallow water benthic foraminifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">NanoSIMS applied to the study of foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Spero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872453v1</w:t>
+                <w:t xml:space="preserve">hal-02872436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happened to my plastids? - Persistence of functionality in diatom plastids stolen by grazer intertidal benthic foraminifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Locomotion speed of a benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Laval, Canada. , 2016</w:t>
+              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872441v1</w:t>
+                <w:t xml:space="preserve">hal-02872451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal responses to anthropogenic manipulation on a wild oyster reef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light history effect in Haynesina germanica, kleptoplast photoprotection mechanisms and PSII quantum efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Meiofauna Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heraklion, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872434v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light history effect in Haynesina germanica, kleptoplast photoprotection mechanisms and PSII quantum efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminiferal responses to anthropogenic manipulation on a wild oyster reef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briz Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bénéteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Meiofauna Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Heraklion, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872427v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light history effect in Haynesina germanica, kleptoplast photoprotection mechanisms and PSII quantum efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11732,362 +11728,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France. , 2016</w:t>
+              <w:t xml:space="preserve">16th International Meiofauna Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heraklion, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872439v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion speed of a benthic foraminifer Ammonia tepida exposed to different nitrogen and carbon sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Kleptoplasty in shallow water benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872451v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoSIMS applied to the study of foraminifera</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">What happened to my plastids? - Persistence of functionality in diatom plastids stolen by grazer intertidal benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Howard Spero</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Foraminifera and Nannofossil Groups Joint Spring Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
+              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Laval, Canada. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872436v1</w:t>
+                <w:t xml:space="preserve">hal-02872441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of benthic foraminifera and macrofaunal indicators of drilling mud disposal - Development of a foraminiferal bioassay to measure environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariéva Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12187,103 +12187,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminifères estuariens de la façade atlantique française : Guide de détermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenodo, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12359,51 +12359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival, Reproduction and Calcification of Three Benthic Foraminiferal Species in Response to Experimentally Induced Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12625,51 +12625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMHABEL: Suivi Environnemental des Micro-HAbitats Benthiques de l’Estuaire de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12677,51 +12677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6112 LPG-BIAF. 2014, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12916,51 +12916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-51-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102683" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Lesut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Dijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lothier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cukier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M Limami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M Bernhard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Scholz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-911-2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernhard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marianne Svenning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3897-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477343v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trampe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Goessling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01128-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-327-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fehrenbacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Russell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojia Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0620" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Roberts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Annika Koho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Nomaki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salonen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Tsuchiya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28455-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Yagyu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3362-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabilleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172678" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrieau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2715-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Briand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riedel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2211-2014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuschin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejzerowicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278284v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-10-9243-2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X084JNF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heinz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marten" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaparambil Linshy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Haap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650177" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Volker Altenbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seckbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1896-8_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03277986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Denoyelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCV75BQ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01010.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hogslund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cedhagen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Revsbech" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908440107" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03949126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina A Koho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08805" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913790v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duplessy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorissen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1349-2010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.39.3.155" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pucci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.08.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1297JKSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278021v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duchemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.38.2.137" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Ernst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bihan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2006.05.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ3MGXFN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795366v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Debenay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geslin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Eichler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duleba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/0310133" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Riedel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stachowitsch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278256v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Grego" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a Koron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Faganeli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278208v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278171v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bicchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andral" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278172v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278216v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Durrieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278219v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leorri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872453v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briz Parent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872427v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872439v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Camps" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-51-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2026.102683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lothier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cukier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M Limami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M Bernhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Lesut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Dijk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Scholz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-911-2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9437" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477343v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trampe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Goessling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01128-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Marianne Svenning" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3897-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-327-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fehrenbacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Russell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojia Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0620" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Roberts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.02.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Nomaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Yagyu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28455-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina Annika Koho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salonen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Tsuchiya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.11.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3362-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mabilleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172678" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Briand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.07.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2715-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charrieau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Filipsson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4029-2014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuschin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riedel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2211-2014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-10-9243-2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972350v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejzerowicz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Heinz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Volker Altenbach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seckbach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1896-8_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X084JNF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278010v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiyaparambil Linshy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Haap" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2011.650177" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03277986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Denoyelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCV75BQ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278008v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01010.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03949126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoliina A Koho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08805" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duplessy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorissen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1349-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pi&#241;a-Ochoa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hogslund" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cedhagen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Revsbech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908440107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pucci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Morigi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sabbatini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.08.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1297JKSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.39.3.155" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278021v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duchemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.38.2.137" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Ernst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bihan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2006.05.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ3MGXFN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795366v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Debenay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geslin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Eichler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Duleba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/0310133" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289208v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Tlili" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278249v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stachowitsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Riedel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Grego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278256v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a Koron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Faganeli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278206v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278200v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278180v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bicchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andral" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278216v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leorri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278245v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Durrieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557432v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis M. Limami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557419v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872436v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872451v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briz Parent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872441v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Camps" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>