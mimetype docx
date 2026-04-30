--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -287,920 +287,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04403318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit pénal et spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Intelligence artificielle et l'Administration de la Justice: La police et la justice prédictives- Perspectives françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Revue internationale de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.penal.org/sites/default/files/files/A-10-23.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Chambon</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://www.penal.org/sites/default/files/files/A-10-23.pdf</w:t>
+                <w:t xml:space="preserve">hal-04274747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance faciale : un mode de preuve 2.0 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 03, pp.123</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des Outre-mer : Chronique de droit pénal, procédure pénale, droit pénitentiaire, politique criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Falxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.905-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.533</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal de l'Union européenne face au juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sécurité, justice et libertés en Europe, 38, pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des Outre-mer : Chronique de droit pénal, procédure pénale, droit pénitentiaire, politique criminelle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du droit pénal français à Tahiti (1842-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vauthier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Loynes de Fumichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, p. 89-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression dans les aires marines protégées du Pacifique Sud: quelle place pour les modes coutumiers de gestion des infractions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192, pp.214-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réforme en urgence: la loi n° 2011-392 du 14 avril 2011 relative à la garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.297-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la protection pénale de l'environnement polynésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.227-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolution jurisprudentielle en trompe l'oeil : les décisions de non conventionnalité des régimes de garde à vue au regard des droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.905-919</w:t>
+              <w:t xml:space="preserve">, 2011, 04, pp.879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sécurité, justice et libertés en Europe, 38, pp.25-37</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolution jurisprudentielle en trompe l'oeil: les décisions de non conventionnalité des régimes de garde à vue au regard des droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.879-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36, p. 89-109</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement par le droit pénal en Polynésie française: un droit pénal en quête d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.371-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039444v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03039435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1212,579 +1212,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commentaire des résolutions 24, 29 et 31 relatives à l’IA et l’administration de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIè Congress international de l’AIDP, Artificial Intelligence and Criminal Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Rebut, Université de Paris II - Panthéon-Assas, AIDP, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque pénal pour les entreprises polynésiennes : de l'évaluation à la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre en Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Brice TAP, Oct 2024, Punaauia, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The presumption of innocence challenged by AI evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIM/AI project, Criminal proceedings and the use of AI output as evidence, French Roundtable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Lelieur; Université de Strasbourg, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Brice TAP, Oct 2024, Punaauia, Polynésie française</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loi Hamon vue d'outre-mer : l'exemple de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la loi relative à la consommation du 17 mars 2014 - Loi Hamon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie Brigant; Le Mans Université; Themis-UM, Mar 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, D. Rebut, Université de Paris II - Panthéon-Assas, AIDP, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention, la répression et la réparation des dommages climatiques dans le code de l’environnement polynésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insularité(s) et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poirat Florence; Gindre Emmanuelle, May 2023, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marie Brigant; Le Mans Université; Themis-UM, Mar 2024, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularismes des soins dans les murs en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations hôpital prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Py; Clotilde Bricot, Jan 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle au service du procès pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence artificielle et le droit, de la métropole aux Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurélia Miras; Emmanuelle Gindre, Philippe Bonfils, Apr 2023, Papeete, Tahiti, Polynésie française</w:t>
+              <w:t xml:space="preserve">, Aurélia Miras; Emmanuelle Gindre, Philippe Bonfils, Apr 2023, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux champs de la justice pénale européenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Congrès de l'Association Française de Droit Pénal, Europe(s) et Justice pénale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Baptiste PERRIER, Aix-Marseille Université, Faculté de droit et de science politique, LDPSC, AFDP, ISPEC, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683048v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04288174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of specific aspect of national reports that are relevant to resolutions : Part II: Predictive justice - French report</w:t>
               </w:r>
@@ -3341,1139 +3341,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux champs de la justice pénale de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Perrier Jean-Baptiste (dir.), Europe(s) et justice pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz; Thèmes et commentaires; Actes, pp.217-233, 2023, 9782247215416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs : Quelle dignité des personnes détenues dans les Outre-mer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Gindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dignité des personnes détenues dans les prisons des Outre-mer : A la lumière de l'expérience polynésienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2023, Bibliothèques de droit, 978-2-14-034467-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz; Thèmes et commentaires; Actes, pp.217-233, 2023, 9782247215416</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularismes des soins dans les murs en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Py. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations hôpital-prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, A la croisée des regards, 978-2-84874-991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2023, A la croisée des regards, 978-2-84874-991-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04288191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rôle outre-mer pour le Parquet européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'efficacité des dispositifs de lutte contre les atteintes à la probité, sous la direction de Sarah-Marie Cabon et Emmanuelle Gindre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2022, 978-2-7110-3629-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, 2022, 978-2-7110-3629-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction corporelle en terres océanes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Y. Guenzoui (dir.), Lettres d'Outre-mer et d'ailleurs, Récits de juristes-voyageurs d'Océanie et d'Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénal - Compétence pénale des Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des Outre-mer, Sous la direction de Géraldine Giraudeau et Matthieu Maisonneuve,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2021, 978-2-7110-3550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, 2021, 978-2-7110-3550-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme culturelle et droit pénal: les voies d'un pluralisme normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in GUENZOUI Y., La norme culturelle dans l'ordre juridique. Réflexions sur le vivre ensemble, LGDJ Lextenso, coll. contextes culture du droit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-260, 2020, 978-2-275-07379-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-260, 2020, 978-2-275-07379-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des sanctions du biopiratage dans le dispositif polynésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Gindre E., De Raulin A (dir.), La biodiversité partagée, L'Harmattan, coll. Portes Océanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-150, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-150, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs traditionnels et ressources marines en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud de Raulin; Jean-Paul Pastorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un nouvel ordre bioculturel : regards sur la Polynésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13193-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13193-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique pénale de l'environnement à la recherche d'elle-même: quelques réflexions sur les dernières réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique(s) criminelle(s) Mélanges en l'honneur de Christine Lazerges, Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.595-610, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.595-610, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmonisation pénale accessoire: éléments de réflexion sur la place du droit pénal au sein de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giudicelli-Delage G., Lazerges C. (dir.), Le droit pénal de l'Union européenne au lendemain du traité de Lisbonne, Société de législation comparée, UMR de droit comparé de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, pp.197-204, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 28, pp.197-204, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique communautaire de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de la recherche, sous la direction de Vergès E., Litec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-27, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-27, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internet et le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux, mélanges DEA, Cahiers de l'Ecole doctorale, Faculté de droit de Montpellier, n°4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.247, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp.247, 2004</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité de l'harmonisation au regard des sources du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delmas-Marty M., Giudicelli-Delage G., Lambert-Abdelgawad E., L'harmonisation des sanctions pénales en Europe, Société de législation comparée, UMR de droit comparé de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.473-489, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports nationaux - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Olinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in M. Delmas-Marty, G. Giudicelli-Delage, E. Lambert-Abdelgawad, L’harmonisation des sanctions pénales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Société de législation comparée, UMR de droit comparé de Paris, pp.69-89, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Alix</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03039488v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03039397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4729,51 +4729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gindre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04274747v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03963319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Loynes de Fumichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04274678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04274711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04253133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03891076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03891077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04258136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03565369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Marie Cabon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/la-lutte-contre-les-atteintes-a-la-probite/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04202691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/relations-hopital-prison-9782848749914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03565396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03891072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03565390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Olinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gindre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04274747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chambon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03963319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Loynes de Fumichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04274678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04274711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04253133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03891076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03891077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04794475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giacopelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cistac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dominati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04258136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03565369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Marie Cabon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04683052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/la-lutte-contre-les-atteintes-a-la-probite/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04202691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/relations-hopital-prison-9782848749914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03565396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03891072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03565390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Olinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;bastien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>