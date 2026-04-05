--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2759,243 +2759,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic Dominance and Dynamic Programming for Multi-agent Planning - Application to the Multi-Robot Box-pushing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bremond</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, France. 14p</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Algarve, Portugal. p.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876615v1</w:t>
+                <w:t xml:space="preserve">hal-00971770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Dominance and Dynamic Programming for Multi-agent Planning - Application to the Multi-Robot Box-pushing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
+                <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Algarve, Portugal. p.91-97</w:t>
+              <w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971770v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de perception humaine limitée : étude de l'influence d'un paramètre de seuil</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Gorkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3374,51 +3374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Active Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uktu Gorkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,90 +3469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for multi-robot planning: SGInfiniteVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6220,51 +6220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers with limited perception: model and application to traffic simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6710,125 +6710,753 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review in Automatic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 17, pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Agent-Based Modeling and Simulation Approach to Evaluate Quality in Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tirnauca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation: Adaptability of shared functions between Humans and Machines -Design and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridath Tula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality in Use Evaluation of Smart Environment Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tirnauca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Risk Factors for Falls in Elderly using Partial Health Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Mons (distanciel), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base d'informations personnelles : Gestion du vieillissement des informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MDC2018, Mardi des Chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Arenberg Créative Mine, France. B36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Duque Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,100 +7481,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Tirnauca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UPHF CNRS UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research protocol and results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Duque Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6971,73 +7599,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Tirnauca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UPHF, CNRS, UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUVER.PERSO, MObilité et mUltimodalité Voyageurs Etudiants, Système d'information multimodale personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7046,120 +7674,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makram Soui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Conreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2006, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception et d'évaluation de système d'information au service des usagers dans les transports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7185,73 +7813,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENPERSO : Interface homme-machine à base d'AGENts Logiciels PERSOnnels d'information aux usagers des TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7303,73 +7931,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents intelligents au service de l'information multimodale dans les transports de personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7421,51 +8049,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7475,51 +8103,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Agent-Based Modeling and Simulation for Quality in Use Evaluation of Ambient Assisted Living Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7564,170 +8192,170 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Duque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Ubiquitous Computing and Ambient Intelligence (UCAmI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1212, Springer, pp.152-162, 2024, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-77571-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Value Ranges to Reduce User Effort in Preference Elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation. A Process-Oriented View</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 180, Springer International Publishing, pp.211-218, 2014, Lecture Notes in Business Information Processing, 978-3-319-07179-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07179-4_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Agents in Dynamic Environment: A Necessary Volatility of the Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7746,92 +8374,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Practical Applications of Heterogeneous Multi-Agent Systems. The PAAMS Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 293, Springer International Publishing, pp.103-110, 2014, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Method for Personalizing Interactive Systems: application to traveler information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7867,92 +8495,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interactions in Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.51-91, 2013, 978-1-84821-279-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118601907.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode générique pour la personnalisation de systèmes interactifs. Application à l’information voyageur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7998,73 +8626,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction homme-machine dans les transports - personnalisation, assistance et informations du voyageur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier-Hermès, pp.69-111, 2010, 978-2-7462-3010-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents intelligents en interaction homme-machine dans les systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8097,685 +8725,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements évolués et évaluation de l'IHM. Interaction Homme-machine pour les SI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Hermès Science, pp. 209-248, 2001, 2-7462-0243-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350324v1</w:t>
-              </w:r>
-[...626 lines deleted...]
-                <w:t xml:space="preserve">hal-03392208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9294,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Corr&#234;a Angeloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tirnauca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013008500003822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Sihag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Flemisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Itoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Travassos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370344" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaieb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Mrad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bourgois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hamila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit-Roz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouroihamane Anli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813X.2020.1864784" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpbup.2021.100035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03395968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327590ijhc1003_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque Medina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Soui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485062v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04995846v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77571-0_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542712v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392208v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01988599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03672740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Corr&#234;a Angeloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tirnauca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013008500003822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Sihag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Flemisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Itoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Travassos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370344" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaieb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Mrad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bourgois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hamila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit-Roz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouroihamane Anli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813X.2020.1864784" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpbup.2021.100035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03395968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327590ijhc1003_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Soui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04995846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77571-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01988599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03672740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>