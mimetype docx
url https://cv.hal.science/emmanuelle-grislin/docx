--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -922,1099 +922,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire LAMIH : Recherches en Santé et IA</w:t>
+                <w:t xml:space="preserve">Prédiction des facteurs de risque de chute chez les personnes âgées à partir d'observations partielles à l'aide d'un réseau bayésien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Caulier</w:t>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Delcroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'AFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.59-61</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de Recherche et d'Innovation en MObilité et Handicap (PRIMOH); PREMOB, May 2021, Valenciennes (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391804v1</w:t>
+                <w:t xml:space="preserve">hal-03391773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Data Simulation based on a real data set for fall prevention</w:t>
+                <w:t xml:space="preserve">Laboratoire LAMIH : Recherches en Santé et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulshan Sihag</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Île De Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Bulletin de l'AFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389621v1</w:t>
+                <w:t xml:space="preserve">hal-03391804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des facteurs de risque de chute chez les personnes âgées à partir d'observations partielles à l'aide d'un réseau bayésien.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Data Simulation based on a real data set for fall prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Delcroix</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de Recherche et d'Innovation en MObilité et Handicap (PRIMOH); PREMOB, May 2021, Valenciennes (distanciel), France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Île De Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391773v1</w:t>
+                <w:t xml:space="preserve">hal-03389621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts in Human-Machine Systems as an Intersection of Bio- and Technosphere: Cooperation and Interaction Patterns for Human and Machine Interference and Conflict Resolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+                <w:t xml:space="preserve">Prediction of Risk Factors for Fall using Bayesian Networks with Partial Health Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Makoto Itoh</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209517⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405191v1</w:t>
+                <w:t xml:space="preserve">hal-03381859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflicts in Human-Machine Systems as an Intersection of Bio- and Technosphere: Cooperation and Interaction Patterns for Human and Machine Interference and Conflict Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Flemisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382302v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Risk Factors for Fall using Bayesian Networks with Partial Health Information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ouarnoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381859v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et interactions multi-agents pour la création de groupes de vacanciers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic literature review on intelligent user interfaces: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Travassos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA) @ PFIA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.5:1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366551.3370344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388121v1</w:t>
+                <w:t xml:space="preserve">hal-02388851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Improving Mobile User Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Chaïb-Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual ACM Symposium on Applied Computing, SAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limasol, Cyprus. pp.1200-1207, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review on intelligent user interfaces: preliminary results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering et interactions multi-agents pour la création de groupes de vacanciers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Travassos</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA) @ PFIA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.48-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388851v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
               </w:r>
@@ -2039,51 +2039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de gestion de l'obsolescence dans une base d'informations personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ben Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.242-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2454,51 +2454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Agents in Dynamic Environment: A Necessary Volatility of the Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile knowledge for mobile agents: application to autonomous vehicles management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,243 +2759,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Dominance and Dynamic Programming for Multi-agent Planning - Application to the Multi-Robot Box-pushing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Algarve, Portugal. p.91-97</w:t>
+              <w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971770v1</w:t>
+                <w:t xml:space="preserve">hal-00876615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+                <w:t xml:space="preserve">Strategic Dominance and Dynamic Programming for Multi-agent Planning - Application to the Multi-Robot Box-pushing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bremond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, France. 14p</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Algarve, Portugal. p.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876615v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de perception humaine limitée : étude de l'influence d'un paramètre de seuil</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Gorkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3355,243 +3355,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Active Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uktu Gorkem Ketenci</w:t>
+                <w:t xml:space="preserve">An algorithm for multi-robot planning: SGInfiniteVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bremond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMAS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, France. 12p</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587931v1</w:t>
+                <w:t xml:space="preserve">hal-00968786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for multi-robot planning: SGInfiniteVI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded Active Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uktu Gorkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, toronto, Canada</w:t>
+              <w:t xml:space="preserve">EUMAS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968786v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'actions en environnement continu et dynamique par vote de comportements</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité vue sous l'angle de la personnalisation ou selon les besoins vis-à-vis de l'information transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des systèmes multi-agents : pistes de réflexion en vue de futures coopérations entre ergonomes et informaticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,394 +3886,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent agent-based personalized information system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+                <w:t xml:space="preserve">Exploitation du modèle holonique dans un cadre combinant IAD et IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal access in HCI: inclusive design in the information society (volume 4 of the Proceedings of HCI International 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Mahwah, United States. pp.597-601</w:t>
+              <w:t xml:space="preserve">Séminaire du GT 1.5 "Modèles Formels pour l'Interaction" du GDR I3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326694v1</w:t>
+                <w:t xml:space="preserve">hal-03432879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgenPerso : IHM à base d'AGENts logiciels PERSOnnels d'information aux usagers des transports collectifs</w:t>
+                <w:t xml:space="preserve">An intelligent agent-based personalized information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Uster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 15th French-speaking conference on human-computer interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Universal access in HCI: inclusive design in the information society (volume 4 of the Proceedings of HCI International 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Mahwah, United States. pp.597-601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270998v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information &amp;quot;transport&amp;quot; personnalisée à base d'agents logiciels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AgenPerso : IHM à base d'AGENts logiciels PERSOnnels d'information aux usagers des transports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Nouveaux Systèmes d'information au service des usagers" du forum "Systèmes &amp; Logiciels pour les NTIC dans le transport"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 15th French-speaking conference on human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.260-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1063669.1063712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431480v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une personnalisation de l'information dans les transports</w:t>
               </w:r>
@@ -4285,64 +4268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Uster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4374,135 +4357,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du modèle holonique dans un cadre combinant IAD et IHM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Système d'information &amp;quot;transport&amp;quot; personnalisée à base d'agents logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GT 1.5 "Modèles Formels pour l'Interaction" du GDR I3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Nouveaux Systèmes d'information au service des usagers" du forum "Systèmes &amp; Logiciels pour les NTIC dans le transport"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432879v1</w:t>
+                <w:t xml:space="preserve">hal-03431480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche holistique en recherche d'information contextuelle</w:t>
               </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NîmesTIC 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4635,64 +4635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Uster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Internationale NîmesTIC 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Munich, Germany. pp. 326-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4907,51 +4907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Agents Concepts for Computer-Supported Collaborative Work Systems in Complex Industrial Systems - Research Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,1005 +5028,1723 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the IFAC/IFIP/IMACS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Delft, Netherlands. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research protocol and results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Duque Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tirnauca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPHF, CNRS, UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Duque Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tirnauca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPHF CNRS UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOUVER.PERSO, MObilité et mUltimodalité Voyageurs Etudiants, Système d'information multimodale personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makram Soui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Conreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2006, 43 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de conception et d'évaluation de système d'information au service des usagers dans les transports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGENPERSO : Interface homme-machine à base d'AGENts Logiciels PERSOnnels d'information aux usagers des TC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents intelligents au service de l'information multimodale dans les transports de personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Uster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining real data and expert knowledge to build a Bayesian Network — Application to assess multiple risk factors for fall among elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulshan Sihag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 252, pp.124106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.124106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic mapping study on agent mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (2), pp.189-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0952813X.2020.1864784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of risk factors for fall in elderly using Bayesian networks: A case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A knowledge based system for the management of a time stamped uncertain observation set with application on preserving mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puisieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpbup.2021.100035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2021.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528102v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating multi-agent-based computation offloading for autonomous cars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Ouarnoughi</w:t>
+                <w:t xml:space="preserve">Evaluation of risk factors for fall in elderly using Bayesian networks: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10586-021-03440-y⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpbup.2021.100035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528052v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent mining approaches: an ontological view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating multi-agent-based computation offloading for autonomous cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ouarnoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Thilliez</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269888921000114⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.2755-2766 (2022). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-021-03440-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395968v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge based system for the management of a time stamped uncertain observation set with application on preserving mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agent mining approaches: an ontological view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Puisieux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2021.04.003⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269888921000114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396161v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENOrMOUS: ENergy Optimization for MObile plateform using User needS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Biglari-Abhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.320-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau bayésien pour la gestion de l’obsolescence dans une base d’informations en vue de l’évaluation du risque de chute des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ben Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,320 +6759,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing user context and habits for run-time energy optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Desertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13639-016-0036-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers with limited perception: model and application to traffic simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (01), pp.49-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0761898014001046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information transport personnalisée à base d'agents logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6376,378 +7094,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Uster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of intelligent human-machine interfaces in the light of the ARCH model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (3), pp.193-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1207/s15327590ijhc1003_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of AI techniques for intelligent interface development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6 (4), pp.295-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0952-1976(93)90014-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge specification and representation for an “intelligent” interface devoted to process monitoring and supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review in Automatic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 17, pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6757,51 +7475,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Modeling and Simulation Approach to Evaluate Quality in Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6856,73 +7574,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation: Adaptability of shared functions between Humans and Machines -Design and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sridath Tula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6931,119 +7649,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality in Use Evaluation of Smart Environment Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7098,212 +7816,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Risk Factors for Falls in Elderly using Partial Health Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulshan Sihag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Mons (distanciel), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base d'informations personnelles : Gestion du vieillissement des informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,775 +8049,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDC2018, Mardi des Chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Arenberg Créative Mine, France. B36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392208v1</w:t>
-              </w:r>
-[...716 lines deleted...]
-                <w:t xml:space="preserve">hal-03485139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8325,51 +8325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Agents in Dynamic Environment: A Necessary Volatility of the Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,51 +8455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8675,64 +8675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents intelligents en interaction homme-machine dans les systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements évolués et évaluation de l'IHM. Interaction Homme-machine pour les SI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Hermès Science, pp. 209-248, 2001, 2-7462-0243-3</w:t>
@@ -9294,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Corr&#234;a Angeloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tirnauca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013008500003822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Sihag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Flemisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Itoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Travassos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370344" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaieb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Mrad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bourgois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hamila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit-Roz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouroihamane Anli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813X.2020.1864784" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpbup.2021.100035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03395968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327590ijhc1003_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Soui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04995846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77571-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01988599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03672740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Corr&#234;a Angeloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tirnauca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013008500003822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Sihag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Flemisch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Itoh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209517" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Travassos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaieb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Mrad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bourgois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hamila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit-Roz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouroihamane Anli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063712" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque Medina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Soui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thilliez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813X.2020.1864784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.04.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpbup.2021.100035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03395968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000114" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327590ijhc1003_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04995846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77571-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01988599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03672740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>