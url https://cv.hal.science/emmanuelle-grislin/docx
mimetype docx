--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -922,1332 +922,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des facteurs de risque de chute chez les personnes âgées à partir d'observations partielles à l'aide d'un réseau bayésien.</w:t>
+                <w:t xml:space="preserve">Laboratoire LAMIH : Recherches en Santé et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de Recherche et d'Innovation en MObilité et Handicap (PRIMOH); PREMOB, May 2021, Valenciennes (distanciel), France</w:t>
+              <w:t xml:space="preserve">Bulletin de l'AFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391773v1</w:t>
+                <w:t xml:space="preserve">hal-03391804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire LAMIH : Recherches en Santé et IA</w:t>
+                <w:t xml:space="preserve">Temporal Data Simulation based on a real data set for fall prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Caulier</w:t>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondès Chaabane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'AFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.59-61</w:t>
+              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Île De Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391804v1</w:t>
+                <w:t xml:space="preserve">hal-03389621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Data Simulation based on a real data set for fall prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prédiction des facteurs de risque de chute chez les personnes âgées à partir d'observations partielles à l'aide d'un réseau bayésien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulshan Sihag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Île De Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de Recherche et d'Innovation en MObilité et Handicap (PRIMOH); PREMOB, May 2021, Valenciennes (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389621v1</w:t>
+                <w:t xml:space="preserve">hal-03391773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Risk Factors for Fall using Bayesian Networks with Partial Health Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+                <w:t xml:space="preserve">Conflicts in Human-Machine Systems as an Intersection of Bio- and Technosphere: Cooperation and Interaction Patterns for Human and Machine Interference and Conflict Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Flemisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367534⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381859v1</w:t>
+                <w:t xml:space="preserve">hal-03405191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts in Human-Machine Systems as an Intersection of Bio- and Technosphere: Cooperation and Interaction Patterns for Human and Machine Interference and Conflict Resolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ouarnoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Human-Machine Systems (ICHMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHMS49158.2020.9209517⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405191v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent Approach for Vehicle-to-Fog Fair Computation Offloading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Risk Factors for Fall using Bayesian Networks with Partial Health Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2020 IEEE Globecom Workshops (GC Wkshps)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GCWkshps50303.2020.9367534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382302v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review on intelligent user interfaces: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering et interactions multi-agents pour la création de groupes de vacanciers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Travassos</w:t>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA) @ PFIA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.48-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388851v1</w:t>
+                <w:t xml:space="preserve">hal-03388121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Improving Mobile User Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Chaïb-Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual ACM Symposium on Applied Computing, SAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limasol, Cyprus. pp.1200-1207, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3297280.3297398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et interactions multi-agents pour la création de groupes de vacanciers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic literature review on intelligent user interfaces: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Travassos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA) @ PFIA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.5:1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366551.3370344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388121v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
+                <w:t xml:space="preserve">Système de gestion de l'obsolescence dans une base d'informations personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janick Naveteur</w:t>
+                <w:t xml:space="preserve">Salma Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
+              <w:t xml:space="preserve">3ème journée EGC &amp; IA "Données personnelles, vie privée et éthique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882593v1</w:t>
+                <w:t xml:space="preserve">hal-03390503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de gestion de l'obsolescence dans une base d'informations personnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partir Ensemble Séniors (PartEnS) : un projet interdisciplinaire centré utilisateur pour des vacances partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Naveteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Chaieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+                <w:t xml:space="preserve">Yann Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ben Mrad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée EGC &amp; IA "Données personnelles, vie privée et éthique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bidart - Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390503v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Aware Learning Agent for Power Management in Mobile Devices</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.242-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Niar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2454,51 +2454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Agents in Dynamic Environment: A Necessary Volatility of the Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile knowledge for mobile agents: application to autonomous vehicles management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,243 +2759,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic Dominance and Dynamic Programming for Multi-agent Planning - Application to the Multi-Robot Box-pushing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bremond</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, France. 14p</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Algarve, Portugal. p.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876615v1</w:t>
+                <w:t xml:space="preserve">hal-00971770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Dominance and Dynamic Programming for Multi-agent Planning - Application to the Multi-Robot Box-pushing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
+                <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Algarve, Portugal. p.91-97</w:t>
+              <w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971770v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de perception humaine limitée : étude de l'influence d'un paramètre de seuil</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Gorkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3355,243 +3355,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for multi-robot planning: SGInfiniteVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
+                <w:t xml:space="preserve">Bounded Active Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uktu Gorkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, toronto, Canada</w:t>
+              <w:t xml:space="preserve">EUMAS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968786v1</w:t>
+                <w:t xml:space="preserve">hal-00587931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Active Perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An algorithm for multi-robot planning: SGInfiniteVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bremond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMAS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, France. 12p</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587931v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'actions en environnement continu et dynamique par vote de comportements</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité vue sous l'angle de la personnalisation ou selon les besoins vis-à-vis de l'information transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception des systèmes multi-agents : pistes de réflexion en vue de futures coopérations entre ergonomes et informaticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,377 +3886,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du modèle holonique dans un cadre combinant IAD et IHM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">An intelligent agent-based personalized information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Uster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GT 1.5 "Modèles Formels pour l'Interaction" du GDR I3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Universal access in HCI: inclusive design in the information society (volume 4 of the Proceedings of HCI International 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Mahwah, United States. pp.597-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432879v1</w:t>
+                <w:t xml:space="preserve">hal-03326694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent agent-based personalized information system</w:t>
+                <w:t xml:space="preserve">AgenPerso : IHM à base d'AGENts logiciels PERSOnnels d'information aux usagers des transports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal access in HCI: inclusive design in the information society (volume 4 of the Proceedings of HCI International 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 15th French-speaking conference on human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.260-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1063669.1063712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326694v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgenPerso : IHM à base d'AGENts logiciels PERSOnnels d'information aux usagers des transports collectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système d'information &amp;quot;transport&amp;quot; personnalisée à base d'agents logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 15th French-speaking conference on human-computer interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire "Nouveaux Systèmes d'information au service des usagers" du forum "Systèmes &amp; Logiciels pour les NTIC dans le transport"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1063669.1063712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03270998v1</w:t>
+                <w:t xml:space="preserve">hal-03431480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une personnalisation de l'information dans les transports</w:t>
               </w:r>
@@ -4268,64 +4285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Uster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,152 +4374,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information &amp;quot;transport&amp;quot; personnalisée à base d'agents logiciels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+                <w:t xml:space="preserve">Exploitation du modèle holonique dans un cadre combinant IAD et IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Nouveaux Systèmes d'information au service des usagers" du forum "Systèmes &amp; Logiciels pour les NTIC dans le transport"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GT 1.5 "Modèles Formels pour l'Interaction" du GDR I3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431480v1</w:t>
+                <w:t xml:space="preserve">hal-03432879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche holistique en recherche d'information contextuelle</w:t>
               </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NîmesTIC 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4635,64 +4635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Uster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Internationale NîmesTIC 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Munich, Germany. pp. 326-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4907,51 +4907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Agents Concepts for Computer-Supported Collaborative Work Systems in Complex Industrial Systems - Research Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,165 +5028,2435 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the IFAC/IFIP/IMACS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Delft, Netherlands. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining real data and expert knowledge to build a Bayesian Network — Application to assess multiple risk factors for fall among elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.124106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.124106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systematic mapping study on agent mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0952813X.2020.1864784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of risk factors for fall in elderly using Bayesian networks: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpbup.2021.100035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating multi-agent-based computation offloading for autonomous cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ouarnoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.2755-2766 (2022). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-021-03440-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent mining approaches: an ontological view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269888921000114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A knowledge based system for the management of a time stamped uncertain observation set with application on preserving mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2021.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENOrMOUS: ENergy Optimization for MObile plateform using User needS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Biglari-Abhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.320-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2018.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau bayésien pour la gestion de l’obsolescence dans une base d’informations en vue de l’évaluation du risque de chute des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.359-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensing user context and habits for run-time energy optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Desertot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13639-016-0036-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drivers with limited perception: model and application to traffic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (01), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898014001046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670625v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'information transport personnalisée à base d'agents logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Uster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.29-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of intelligent human-machine interfaces in the light of the ARCH model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (3), pp.193-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/s15327590ijhc1003_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of AI techniques for intelligent interface development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (4), pp.295-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0952-1976(93)90014-O⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge specification and representation for an “intelligent” interface devoted to process monitoring and supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Review in Automatic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 17, pp.201-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Agent-Based Modeling and Simulation Approach to Evaluate Quality in Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tirnauca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation: Adaptability of shared functions between Humans and Machines -Design and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridath Tula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality in Use Evaluation of Smart Environment Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tirnauca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Risk Factors for Falls in Elderly using Partial Health Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Sihag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Mons (distanciel), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base d'informations personnelles : Gestion du vieillissement des informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MDC2018, Mardi des Chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Arenberg Créative Mine, France. B36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research protocol and results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
+                <w:t xml:space="preserve">Initial results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Duque Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5195,116 +7465,116 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Tirnauca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UPHF, CNRS, UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
+              <w:t xml:space="preserve">UPHF CNRS UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507278v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
+                <w:t xml:space="preserve">Research protocol and results for A Tertiary Study on Quality in Use Evaluation of Smart Environment Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Corrêa Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Duque Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,89 +7583,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Tirnauca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UPHF CNRS UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
+              <w:t xml:space="preserve">UPHF, CNRS, UMR 8201 - LAMIH; Depart. de Matemáticas, Estadística y Computación, Universidad de Cantabria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506543v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUVER.PERSO, MObilité et mUltimodalité Voyageurs Etudiants, Système d'information multimodale personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5404,212 +7674,212 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makram Soui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Conreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2006, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception et d'évaluation de système d'information au service des usagers dans les transports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENPERSO : Interface homme-machine à base d'AGENts Logiciels PERSOnnels d'information aux usagers des TC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5631,103 +7901,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents intelligents au service de l'information multimodale dans les transports de personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit-Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5736,2370 +8006,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Uster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de valenciennes et du Hainaut-Cambrésis; LAMIH, Valenciennes. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485139v1</w:t>
-              </w:r>
-[...2268 lines deleted...]
-                <w:t xml:space="preserve">hal-03392208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8241,209 +8241,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Value Ranges to Reduce User Effort in Preference Elicitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous Agents in Dynamic Environment: A Necessary Volatility of the Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation. A Process-Oriented View</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 180, Springer International Publishing, pp.211-218, 2014, Lecture Notes in Business Information Processing, 978-3-319-07179-4. </w:t>
+              <w:t xml:space="preserve">Trends in Practical Applications of Heterogeneous Multi-Agent Systems. The PAAMS Collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 293, Springer International Publishing, pp.103-110, 2014, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07179-4_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472801v1</w:t>
+                <w:t xml:space="preserve">hal-03470325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Agents in Dynamic Environment: A Necessary Volatility of the Knowledge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Value Ranges to Reduce User Effort in Preference Elicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Practical Applications of Heterogeneous Multi-Agent Systems. The PAAMS Collection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 293, Springer International Publishing, pp.103-110, 2014, Advances in Intelligent Systems and Computing, </w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation. A Process-Oriented View</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180, Springer International Publishing, pp.211-218, 2014, Lecture Notes in Business Information Processing, 978-3-319-07179-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07179-4_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470325v1</w:t>
+                <w:t xml:space="preserve">hal-03472801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Method for Personalizing Interactive Systems: application to traveler information</w:t>
               </w:r>
@@ -8455,51 +8455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouroihamane Anli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8675,64 +8675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents intelligents en interaction homme-machine dans les systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements évolués et évaluation de l'IHM. Interaction Homme-machine pour les SI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Hermès Science, pp. 209-248, 2001, 2-7462-0243-3</w:t>
@@ -9294,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Corr&#234;a Angeloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tirnauca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013008500003822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Sihag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Flemisch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Itoh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209517" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Travassos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaieb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Mrad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bourgois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hamila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit-Roz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouroihamane Anli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063712" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque Medina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Soui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thilliez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813X.2020.1864784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.04.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpbup.2021.100035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03395968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000114" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327590ijhc1003_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04995846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77571-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01988599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03672740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Corr&#234;a Angeloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tirnauca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013008500003822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Sihag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Flemisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Itoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS49158.2020.9209517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03381859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03524243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cha&#239;b-Draa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouquillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Travassos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370344" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaieb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Mrad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Chaib Draa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Tayeb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bourgois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hamila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit-Roz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouroihamane Anli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03326694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063712" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03431480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813X.2020.1864784" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpbup.2021.100035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03440-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03395968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888921000114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Biglari-Abhari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2018.10.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03401216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Desertot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-016-0036-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327590ijhc1003_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03391845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03392208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Duque Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Soui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03484842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03485139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04995846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77571-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-01988599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03672740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>