--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Guerin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3643-5762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112905048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211265616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358640820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le français actuel, ses normes, sa variation, par le prisme des pratiques langagières en tant qu'elles donnent accès à un aspect des identités sociales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Maitre de conférences en sociolinguistique, Université d'Orléans - LLL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Directrice du laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Membre du conseil scientifique de l'UFR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Membre du conseil de gestion du laboratoire DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Co-responsable du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 1 DDL-ENEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Directrice du département </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Membre du conseil de direction de l'UFR LLD (USN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Porteuse du projet </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-... : Responsable du séminaire transversal du DILTEC, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoVarEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2022 : Membre de l'équipe principale du projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : HDR sous le parrainage de Paul Cappeau, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire... enseigner le français langue vivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers - LLL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Thèse sous la direction de Françoise Gadet, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : ON et ÇA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre - MoDyCo</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid balance after cardiac arrest: Any impact on outcome? Insights from the MIMIC IV database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Flajoliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resuscitation Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.101037. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments pour une sociolinguistique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymie et approche de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.229-250. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopique bon usage du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire le ‘français tout court’ : pourquoi et à quelles conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84-85, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral et l'écrit dans la pratique scolaire : et si on questionnait les évidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la distance est dite proximité : le « FLM » en question…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.132-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité française actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12wgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et tout (ça), nanana, et caetera… Conditions théoriques et méthodologiques pour l'observation des restituteurs d'ensemble par inférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Français parlé et français 'tout court', 4, pp.92-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2020.4.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes ordinaires et la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité des « jeunes » français ayant la culture maghrébine en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.209.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « petit » oral de la maison au « grand » oral de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.208.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.05003. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un corpus pour des façons de parler non standard : « Multicultural Paris French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Construire un corpus pour des façons de parler non standard : ‘Multicultural Paris French’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, p. 285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01658279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des particules d’amorce et des particules d’extension dans le discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d’amorce et de particules d’extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Terrains, données, théorisations, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes - Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d'amorce et de particules d'extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Réflexions autour des terrains, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue (dite) maternelle est-il une 'langue vivante' ? Réflexion sur la place de la variation stylistique dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation. Enjeux sociolinguistiques et didactiques : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La validité de la notion de 'handicap linguistique' en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et appropriation de L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69 (68-69), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation. Petits gestes méthodologiques, gros effets .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (38), pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLE, FLS... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation : petits gestes méthodologiques, gros effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et didactique du français : une interaction nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de quelques aspects de la transcription outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les genres de discours vus par la grammaire, n° 64-65, p. 85-100. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation de la langue dans les manuels de cycle 3 et du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« outre-langue » des enseignants ou le mythe d’une langue monovariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec des enfants d’Épinay sous Sénart : une étude sociolinguistique à l’usage des acteurs de l’enseignement Rapport d’études auprès du GIP-Réussite éducative spinolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénierie, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'institution scolaire et de l'enseignement de la langue dans le processus de marginalisation des petits &amp;quot;banlieusards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Salerni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville et aspects linguistiques de la France multiculturelle : histoire, évolution, contradictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-80, 2023, 9788893553636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description fondée sur l'oral (?) : penser ça sans cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une grammaire à l'aune de l'oral ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2753580065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont-Blanc, 2021, 2377410588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l'emploi de wesh, marqueur discursif en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37741-014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : revisiter les catégories descriptives à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and who speaks it ? In : H., Tyne, V., André, C., Benzitoun, A. Boulton &amp; Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing, pp. 139-166.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H., Tyne, V., André, C., Benzitoun, A. Boulton & Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »... Une approche sociolinguistique d’un processus complexe de marginalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité : échec ou utilité sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2018, 978-2-8066-3649-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE IV DYNAMIQUE DES MOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les parlers jeunes dans l'Ile-de-France multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.101-125, 2017, 9782708014916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quelques variations sur Françoise Gadet et son œuvre scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Tyne; Mireille Bilger; Paul Cappeau; Emmanuelle Guerin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.9-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche communicationnelle de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-8076-0294-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and Who speaks it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French through Corpora: Ecological and Data-driven Perspectives in French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est à l’école qu’on apprend à parler poli ». Construire son identité linguistique étant donné l’idéologie du « bon usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété effective vs la variété représentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variétés, variation et formes du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de l'École Polytechnique, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la réflexion sociolinguistique éclaire la problématique de l’enseignement du FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique : actes du colloque international de Montpellier, 10-12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2010, 9782359350135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EMPRUNTS DANS LES « PARLERS JEUNES » COMME INDICES DE L’ACTUALITÉ DES PRATIQUES SOCIALES ET DES POSITIONNEMENTS SOCIOCULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shana Poplack, Borrowing. Loanwords in the speech community and in the grammar. Oxford, Oxford University press, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise GADET & Ralph LUDWIG Le français au contact d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau & Marie-Noëlle Roubaud, Enseigner les outils de la langue avec des productions d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact et en contexte(s) : perspectives linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2025, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières « ordinaires » des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://journals.openedition.org/lidil/3538, 2014, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes. Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">154, 2015, Langage &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories. Le français aujourd'hui, 176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de syntaxe : français parlé, français hors de France, créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Ouest Nanterre, pp.191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts dans les « parlers jeunes » comme indices de l’actualité des pratiques sociales et des positionnements socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes plurilingues de l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy, Oct 2024, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sociolinguistique du lexique actuel en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques sociales et variation linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2024, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sociolinguistique sur le lexique dans lesdits parlers jeunes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth language from Latin to Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eberhard Karls Universität Tübingen, Jun 2023, Tübingen, Allemagne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’un éveil à la conscience sociolinguistique pour développer la compétence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École de langue et de civilisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Oct 2023, Genève (Suisse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les « mots » disent des identités et pratiques sociales de locuteurs franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris dans sa diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières des « emprunts urbains contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS 2023 : Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ordinaires actuelles et enseignement - Présentation du projet O.P.L.A. (Observatoire des Pratiques Langagières Actuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans les pratiques langagières actuelles : Antilles, Haiti, France hexagonale et Suisse. Enquêtes sociolinguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles - INSPÉ de Martinique, Apr 2023, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : un cadre méthodologique sous l!influence d!un positionnement théorique (et inversement !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter par écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français parlé : Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emprunts aux néologismes : un autre regard sur les contacts de langues dans les pratiques langagières actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une approche sociolinguistique du lexique dans lesdits « parlers jeunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences DYLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une «sociolinguistique de la langue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Dec 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer n’est pas vendre ! Réflexions sur les spécificités orthonymiques observables dans les pratiques langagières des “jeunes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La synonymie verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral/Écrit : Interroger des évidences pour clarifier l’enseignement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du réseau ECLORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Poitiers, Oct 2021, Saint-Maixent-L'École, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du ‘français tout court' : quelques considérations sur les pronoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des pratiques langagières des locuteurs dits « issus de l’immigration » dans l’enseignement du français L1 à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et politique du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome Sapienza, May 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment comprendre l’infusion des langues en contact avec le français dans les pratiques des « jeunes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières des « jeunes » aux Antilles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Apr 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « forme scolaire » en question : apport du point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’esprit musicien et la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des représentations communes sur ladite « langue des jeunes » : un point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Argots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dusseldorf, Dec 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des « emprunts » aux langues « emblématiques » dans les pratiques observables dans deux territoires périphériques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS conference 2019 : Le français d’ici, de là, de là-bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les &amp;quot;jeunes de banlieue&amp;quot; affirment une identité dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2019, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation dans les grammaires : dans quelle mesure faut-il l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire une grammaire du français : Standard et variétés ; langue maternelle et FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre universitaire de Norvège, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur la pertinence d'une didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international de l’enseignement du français parlé CIEFP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des pratiques langagières des élèves en FLM, FLE, FLS, FLSco... : des contextes différents pour une problématique commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à la certification FLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de Versailles, Dec 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la variation – Revisiter les catégories et les variétés dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET « Corpora and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque DIA, : Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des vernaculaires dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociodidactique et didactique du français en Guadeloupe et en Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2018, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l’emploi de Wesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque International de Linguistique Française : « Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les conditions théoriques et méthodologiques pour l’observation des « restituteurs d’ensemble par inférence » (REPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les apports du corpus OFROM à la connaissance du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2018, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »… Une approche sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité et influences : enjeux, impacts et cadres de pensée. Entre discours, droit, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jan 2017, Vanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nécessaires métadonnées pour l’analyse (socio)linguistique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que « être ou ne pas être français » veut dire dans les discours de certains jeunes français issus d’espaces multiculturels en France métropolitaine et en Martinique : Approche sociolinguistique de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux contextes et nouvelles pratiques interculturelles. Globalisation et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Antananarivo, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être « français » dans les quartiers populaires aujourd’hui : un point de vue sociolinguistique sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’enseigne pas la langue à l’école : là est le problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2010 (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : on et ça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire, ... enseigner, le français &amp;quot;langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Univ. Poitiers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01303370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Guerin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3643-5762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112905048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211265616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358640820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le français actuel, ses normes, sa variation, par le prisme des pratiques langagières en tant qu'elles donnent accès à un aspect des identités sociales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Maitre de conférences en sociolinguistique, Université d'Orléans - LLL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Directrice du laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Membre du conseil scientifique de l'UFR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Membre du conseil de gestion du laboratoire DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Co-responsable du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 1 DDL-ENEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Directrice du département </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Membre du conseil de direction de l'UFR LLD (USN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Porteuse du projet </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-... : Responsable du séminaire transversal du DILTEC, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoVarEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2022 : Membre de l'équipe principale du projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : HDR sous le parrainage de Paul Cappeau, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire... enseigner le français langue vivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers - LLL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Thèse sous la direction de Françoise Gadet, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : ON et ÇA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre - MoDyCo</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid balance after cardiac arrest: Any impact on outcome? Insights from the MIMIC IV database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Flajoliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resuscitation Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.101037. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments pour une sociolinguistique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymie et approche de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.229-250. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopique bon usage du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire le ‘français tout court’ : pourquoi et à quelles conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84-85, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral et l'écrit dans la pratique scolaire : et si on questionnait les évidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la distance est dite proximité : le « FLM » en question…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.132-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « petit » oral de la maison au « grand » oral de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.208.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité française actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12wgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et tout (ça), nanana, et caetera… Conditions théoriques et méthodologiques pour l'observation des restituteurs d'ensemble par inférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Français parlé et français 'tout court', 4, pp.92-109. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2020.4.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes ordinaires et la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité des « jeunes » français ayant la culture maghrébine en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.209.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.05003. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Construire un corpus pour des façons de parler non standard : ‘Multicultural Paris French’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, p. 285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01658279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un corpus pour des façons de parler non standard : « Multicultural Paris French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d'amorce et de particules d'extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Réflexions autour des terrains, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des particules d’amorce et des particules d’extension dans le discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d’amorce et de particules d’extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Terrains, données, théorisations, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes - Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue (dite) maternelle est-il une 'langue vivante' ? Réflexion sur la place de la variation stylistique dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation. Enjeux sociolinguistiques et didactiques : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La validité de la notion de 'handicap linguistique' en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et appropriation de L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69 (68-69), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation : petits gestes méthodologiques, gros effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLE, FLS... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation. Petits gestes méthodologiques, gros effets .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (38), pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation de la langue dans les manuels de cycle 3 et du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de quelques aspects de la transcription outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les genres de discours vus par la grammaire, n° 64-65, p. 85-100. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et didactique du français : une interaction nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« outre-langue » des enseignants ou le mythe d’une langue monovariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec des enfants d’Épinay sous Sénart : une étude sociolinguistique à l’usage des acteurs de l’enseignement Rapport d’études auprès du GIP-Réussite éducative spinolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénierie, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'institution scolaire et de l'enseignement de la langue dans le processus de marginalisation des petits &amp;quot;banlieusards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Salerni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville et aspects linguistiques de la France multiculturelle : histoire, évolution, contradictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-80, 2023, 9788893553636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description fondée sur l'oral (?) : penser ça sans cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une grammaire à l'aune de l'oral ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2753580065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont-Blanc, 2021, 2377410588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l'emploi de wesh, marqueur discursif en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37741-014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : revisiter les catégories descriptives à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and who speaks it ? In : H., Tyne, V., André, C., Benzitoun, A. Boulton &amp; Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing, pp. 139-166.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H., Tyne, V., André, C., Benzitoun, A. Boulton & Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »... Une approche sociolinguistique d’un processus complexe de marginalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité : échec ou utilité sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2018, 978-2-8066-3649-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE IV DYNAMIQUE DES MOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les parlers jeunes dans l'Ile-de-France multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.101-125, 2017, 9782708014916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quelques variations sur Françoise Gadet et son œuvre scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Tyne; Mireille Bilger; Paul Cappeau; Emmanuelle Guerin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.9-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche communicationnelle de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-8076-0294-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and Who speaks it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French through Corpora: Ecological and Data-driven Perspectives in French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est à l’école qu’on apprend à parler poli ». Construire son identité linguistique étant donné l’idéologie du « bon usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété effective vs la variété représentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variétés, variation et formes du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de l'École Polytechnique, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la réflexion sociolinguistique éclaire la problématique de l’enseignement du FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique : actes du colloque international de Montpellier, 10-12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2010, 9782359350135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EMPRUNTS DANS LES « PARLERS JEUNES » COMME INDICES DE L’ACTUALITÉ DES PRATIQUES SOCIALES ET DES POSITIONNEMENTS SOCIOCULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shana Poplack, Borrowing. Loanwords in the speech community and in the grammar. Oxford, Oxford University press, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise GADET & Ralph LUDWIG Le français au contact d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau & Marie-Noëlle Roubaud, Enseigner les outils de la langue avec des productions d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact et en contexte(s) : perspectives linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2025, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières « ordinaires » des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://journals.openedition.org/lidil/3538, 2014, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes. Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">154, 2015, Langage &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories. Le français aujourd'hui, 176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de syntaxe : français parlé, français hors de France, créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Ouest Nanterre, pp.191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts dans les « parlers jeunes » comme indices de l’actualité des pratiques sociales et des positionnements socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes plurilingues de l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy, Oct 2024, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sociolinguistique du lexique actuel en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques sociales et variation linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2024, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ordinaires actuelles et enseignement - Présentation du projet O.P.L.A. (Observatoire des Pratiques Langagières Actuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans les pratiques langagières actuelles : Antilles, Haiti, France hexagonale et Suisse. Enquêtes sociolinguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles - INSPÉ de Martinique, Apr 2023, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les « mots » disent des identités et pratiques sociales de locuteurs franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris dans sa diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sociolinguistique sur le lexique dans lesdits parlers jeunes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth language from Latin to Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eberhard Karls Universität Tübingen, Jun 2023, Tübingen, Allemagne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’un éveil à la conscience sociolinguistique pour développer la compétence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École de langue et de civilisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Oct 2023, Genève (Suisse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières des « emprunts urbains contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS 2023 : Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une approche sociolinguistique du lexique dans lesdits « parlers jeunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences DYLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une «sociolinguistique de la langue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Dec 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter par écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français parlé : Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : un cadre méthodologique sous l!influence d!un positionnement théorique (et inversement !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emprunts aux néologismes : un autre regard sur les contacts de langues dans les pratiques langagières actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer n’est pas vendre ! Réflexions sur les spécificités orthonymiques observables dans les pratiques langagières des “jeunes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La synonymie verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral/Écrit : Interroger des évidences pour clarifier l’enseignement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du réseau ECLORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Poitiers, Oct 2021, Saint-Maixent-L'École, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du ‘français tout court' : quelques considérations sur les pronoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment comprendre l’infusion des langues en contact avec le français dans les pratiques des « jeunes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières des « jeunes » aux Antilles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Apr 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des pratiques langagières des locuteurs dits « issus de l’immigration » dans l’enseignement du français L1 à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et politique du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome Sapienza, May 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « forme scolaire » en question : apport du point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’esprit musicien et la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur la pertinence d'une didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international de l’enseignement du français parlé CIEFP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des représentations communes sur ladite « langue des jeunes » : un point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Argots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dusseldorf, Dec 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des « emprunts » aux langues « emblématiques » dans les pratiques observables dans deux territoires périphériques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS conference 2019 : Le français d’ici, de là, de là-bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les &amp;quot;jeunes de banlieue&amp;quot; affirment une identité dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2019, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation dans les grammaires : dans quelle mesure faut-il l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire une grammaire du français : Standard et variétés ; langue maternelle et FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre universitaire de Norvège, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les conditions théoriques et méthodologiques pour l’observation des « restituteurs d’ensemble par inférence » (REPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les apports du corpus OFROM à la connaissance du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2018, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque DIA, : Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des pratiques langagières des élèves en FLM, FLE, FLS, FLSco... : des contextes différents pour une problématique commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à la certification FLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de Versailles, Dec 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la variation – Revisiter les catégories et les variétés dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET « Corpora and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des vernaculaires dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociodidactique et didactique du français en Guadeloupe et en Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2018, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l’emploi de Wesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque International de Linguistique Française : « Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être « français » dans les quartiers populaires aujourd’hui : un point de vue sociolinguistique sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »… Une approche sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité et influences : enjeux, impacts et cadres de pensée. Entre discours, droit, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jan 2017, Vanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nécessaires métadonnées pour l’analyse (socio)linguistique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que « être ou ne pas être français » veut dire dans les discours de certains jeunes français issus d’espaces multiculturels en France métropolitaine et en Martinique : Approche sociolinguistique de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux contextes et nouvelles pratiques interculturelles. Globalisation et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Antananarivo, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’enseigne pas la langue à l’école : là est le problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2010 (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : on et ça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire, ... enseigner, le français &amp;quot;langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Univ. Poitiers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01303370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDEC5A57"/>
+    <w:nsid w:val="DFA6203C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A05491DD"/>
+    <w:nsid w:val="4DCAEF84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3643-5762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112905048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211265616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358640820" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ufr-litterature-linguistique-didactique-lld--96090.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/master-1-didactique-des-langues-enseignement-a-distance--125098.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1310459924505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/observatoire-des-pratiques-langagieres-actuelles-opla-764215.kjsp?RH=1310460012200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/norme-s-variation-et-enseignement-des-langues-novarel--725066.kjsp?RH=1236334907873" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/mpf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-01303370/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paternostro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wgs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2020.4.5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.209.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184605003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1475" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935598v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935610v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01303370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3643-5762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112905048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211265616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358640820" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ufr-litterature-linguistique-didactique-lld--96090.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/master-1-didactique-des-langues-enseignement-a-distance--125098.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1310459924505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/observatoire-des-pratiques-langagieres-actuelles-opla-764215.kjsp?RH=1310460012200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/norme-s-variation-et-enseignement-des-langues-novarel--725066.kjsp?RH=1236334907873" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/mpf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-01303370/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paternostro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2020.4.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.209.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184605003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moreno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1475" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01303370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>