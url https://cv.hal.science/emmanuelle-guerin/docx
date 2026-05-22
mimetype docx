--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Guerin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3643-5762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112905048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211265616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358640820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le français actuel, ses normes, sa variation, par le prisme des pratiques langagières en tant qu'elles donnent accès à un aspect des identités sociales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Maitre de conférences en sociolinguistique, Université d'Orléans - LLL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Directrice du laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Membre du conseil scientifique de l'UFR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Membre du conseil de gestion du laboratoire DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Co-responsable du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 1 DDL-ENEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Directrice du département </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Membre du conseil de direction de l'UFR LLD (USN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Porteuse du projet </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-... : Responsable du séminaire transversal du DILTEC, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoVarEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2022 : Membre de l'équipe principale du projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : HDR sous le parrainage de Paul Cappeau, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire... enseigner le français langue vivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers - LLL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Thèse sous la direction de Françoise Gadet, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : ON et ÇA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre - MoDyCo</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid balance after cardiac arrest: Any impact on outcome? Insights from the MIMIC IV database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Flajoliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resuscitation Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.101037. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments pour une sociolinguistique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymie et approche de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.229-250. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopique bon usage du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire le ‘français tout court’ : pourquoi et à quelles conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84-85, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral et l'écrit dans la pratique scolaire : et si on questionnait les évidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la distance est dite proximité : le « FLM » en question…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.132-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « petit » oral de la maison au « grand » oral de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.208.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité française actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12wgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et tout (ça), nanana, et caetera… Conditions théoriques et méthodologiques pour l'observation des restituteurs d'ensemble par inférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Français parlé et français 'tout court', 4, pp.92-109. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2020.4.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes ordinaires et la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité des « jeunes » français ayant la culture maghrébine en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.209.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.05003. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Construire un corpus pour des façons de parler non standard : ‘Multicultural Paris French’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, p. 285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01658279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un corpus pour des façons de parler non standard : « Multicultural Paris French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d'amorce et de particules d'extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Réflexions autour des terrains, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des particules d’amorce et des particules d’extension dans le discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d’amorce et de particules d’extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Terrains, données, théorisations, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes - Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue (dite) maternelle est-il une 'langue vivante' ? Réflexion sur la place de la variation stylistique dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation. Enjeux sociolinguistiques et didactiques : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La validité de la notion de 'handicap linguistique' en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et appropriation de L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69 (68-69), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation : petits gestes méthodologiques, gros effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLE, FLS... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation. Petits gestes méthodologiques, gros effets .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (38), pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation de la langue dans les manuels de cycle 3 et du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de quelques aspects de la transcription outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les genres de discours vus par la grammaire, n° 64-65, p. 85-100. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et didactique du français : une interaction nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« outre-langue » des enseignants ou le mythe d’une langue monovariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec des enfants d’Épinay sous Sénart : une étude sociolinguistique à l’usage des acteurs de l’enseignement Rapport d’études auprès du GIP-Réussite éducative spinolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénierie, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'institution scolaire et de l'enseignement de la langue dans le processus de marginalisation des petits &amp;quot;banlieusards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Salerni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville et aspects linguistiques de la France multiculturelle : histoire, évolution, contradictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-80, 2023, 9788893553636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description fondée sur l'oral (?) : penser ça sans cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une grammaire à l'aune de l'oral ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2753580065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont-Blanc, 2021, 2377410588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l'emploi de wesh, marqueur discursif en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37741-014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : revisiter les catégories descriptives à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and who speaks it ? In : H., Tyne, V., André, C., Benzitoun, A. Boulton &amp; Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing, pp. 139-166.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H., Tyne, V., André, C., Benzitoun, A. Boulton & Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »... Une approche sociolinguistique d’un processus complexe de marginalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité : échec ou utilité sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2018, 978-2-8066-3649-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE IV DYNAMIQUE DES MOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les parlers jeunes dans l'Ile-de-France multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.101-125, 2017, 9782708014916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quelques variations sur Françoise Gadet et son œuvre scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Tyne; Mireille Bilger; Paul Cappeau; Emmanuelle Guerin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.9-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche communicationnelle de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-8076-0294-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and Who speaks it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French through Corpora: Ecological and Data-driven Perspectives in French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est à l’école qu’on apprend à parler poli ». Construire son identité linguistique étant donné l’idéologie du « bon usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété effective vs la variété représentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variétés, variation et formes du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de l'École Polytechnique, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la réflexion sociolinguistique éclaire la problématique de l’enseignement du FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique : actes du colloque international de Montpellier, 10-12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2010, 9782359350135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EMPRUNTS DANS LES « PARLERS JEUNES » COMME INDICES DE L’ACTUALITÉ DES PRATIQUES SOCIALES ET DES POSITIONNEMENTS SOCIOCULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shana Poplack, Borrowing. Loanwords in the speech community and in the grammar. Oxford, Oxford University press, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise GADET & Ralph LUDWIG Le français au contact d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau & Marie-Noëlle Roubaud, Enseigner les outils de la langue avec des productions d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact et en contexte(s) : perspectives linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2025, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières « ordinaires » des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://journals.openedition.org/lidil/3538, 2014, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes. Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">154, 2015, Langage &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories. Le français aujourd'hui, 176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de syntaxe : français parlé, français hors de France, créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Ouest Nanterre, pp.191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts dans les « parlers jeunes » comme indices de l’actualité des pratiques sociales et des positionnements socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes plurilingues de l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy, Oct 2024, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sociolinguistique du lexique actuel en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques sociales et variation linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2024, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ordinaires actuelles et enseignement - Présentation du projet O.P.L.A. (Observatoire des Pratiques Langagières Actuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans les pratiques langagières actuelles : Antilles, Haiti, France hexagonale et Suisse. Enquêtes sociolinguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles - INSPÉ de Martinique, Apr 2023, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les « mots » disent des identités et pratiques sociales de locuteurs franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris dans sa diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sociolinguistique sur le lexique dans lesdits parlers jeunes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth language from Latin to Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eberhard Karls Universität Tübingen, Jun 2023, Tübingen, Allemagne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’un éveil à la conscience sociolinguistique pour développer la compétence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École de langue et de civilisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Oct 2023, Genève (Suisse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières des « emprunts urbains contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS 2023 : Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une approche sociolinguistique du lexique dans lesdits « parlers jeunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences DYLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une «sociolinguistique de la langue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Dec 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter par écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français parlé : Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : un cadre méthodologique sous l!influence d!un positionnement théorique (et inversement !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emprunts aux néologismes : un autre regard sur les contacts de langues dans les pratiques langagières actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer n’est pas vendre ! Réflexions sur les spécificités orthonymiques observables dans les pratiques langagières des “jeunes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La synonymie verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral/Écrit : Interroger des évidences pour clarifier l’enseignement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du réseau ECLORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Poitiers, Oct 2021, Saint-Maixent-L'École, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du ‘français tout court' : quelques considérations sur les pronoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment comprendre l’infusion des langues en contact avec le français dans les pratiques des « jeunes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières des « jeunes » aux Antilles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Apr 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des pratiques langagières des locuteurs dits « issus de l’immigration » dans l’enseignement du français L1 à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et politique du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome Sapienza, May 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « forme scolaire » en question : apport du point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’esprit musicien et la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur la pertinence d'une didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international de l’enseignement du français parlé CIEFP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des représentations communes sur ladite « langue des jeunes » : un point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Argots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dusseldorf, Dec 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des « emprunts » aux langues « emblématiques » dans les pratiques observables dans deux territoires périphériques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS conference 2019 : Le français d’ici, de là, de là-bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les &amp;quot;jeunes de banlieue&amp;quot; affirment une identité dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2019, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation dans les grammaires : dans quelle mesure faut-il l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire une grammaire du français : Standard et variétés ; langue maternelle et FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre universitaire de Norvège, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les conditions théoriques et méthodologiques pour l’observation des « restituteurs d’ensemble par inférence » (REPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les apports du corpus OFROM à la connaissance du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2018, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque DIA, : Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des pratiques langagières des élèves en FLM, FLE, FLS, FLSco... : des contextes différents pour une problématique commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à la certification FLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de Versailles, Dec 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la variation – Revisiter les catégories et les variétés dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET « Corpora and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des vernaculaires dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociodidactique et didactique du français en Guadeloupe et en Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2018, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l’emploi de Wesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque International de Linguistique Française : « Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être « français » dans les quartiers populaires aujourd’hui : un point de vue sociolinguistique sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »… Une approche sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité et influences : enjeux, impacts et cadres de pensée. Entre discours, droit, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jan 2017, Vanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nécessaires métadonnées pour l’analyse (socio)linguistique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que « être ou ne pas être français » veut dire dans les discours de certains jeunes français issus d’espaces multiculturels en France métropolitaine et en Martinique : Approche sociolinguistique de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux contextes et nouvelles pratiques interculturelles. Globalisation et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Antananarivo, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’enseigne pas la langue à l’école : là est le problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2010 (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : on et ça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire, ... enseigner, le français &amp;quot;langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Univ. Poitiers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01303370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Guerin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuelle-guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3643-5762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112905048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211265616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358640820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le français actuel, ses normes, sa variation, par le prisme des pratiques langagières en tant qu'elles donnent accès à un aspect des identités sociales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Professeur des universités en sociolinguistique, Université Sorbonne Nouvelle - DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2019 : Maitre de conférences en sociolinguistique, Université d'Orléans - LLL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Directrice du laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Membre du conseil scientifique de l'UFR </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : Membre du conseil de gestion du laboratoire DILTEC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Co-responsable du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master 1 DDL-ENEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Directrice du département </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (USN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Membre du conseil de direction de l'UFR LLD (USN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... : Porteuse du projet </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-... : Responsable du séminaire transversal du DILTEC, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoVarEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2022 : Membre de l'équipe principale du projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : HDR sous le parrainage de Paul Cappeau, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire... enseigner le français langue vivante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers - LLL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Thèse sous la direction de Françoise Gadet, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : ON et ÇA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre - MoDyCo</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesh ou ouèche ? Les trucages orthographiques comme contrat de lecture dans la série d’albums Les Cahiers d’Esther de Riad Sattouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165u2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid balance after cardiac arrest: Any impact on outcome? Insights from the MIMIC IV database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Flajoliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resuscitation Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.101037. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments pour une sociolinguistique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymie et approche de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.229-250. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopique bon usage du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire le ‘français tout court’ : pourquoi et à quelles conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84-85, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.084.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral et l'écrit dans la pratique scolaire : et si on questionnait les évidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la distance est dite proximité : le « FLM » en question…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.132-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité française actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12wgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et tout (ça), nanana, et caetera… Conditions théoriques et méthodologiques pour l'observation des restituteurs d'ensemble par inférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Français parlé et français 'tout court', 4, pp.92-109. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2020.4.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’identité des « jeunes » français ayant la culture maghrébine en héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.209.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes ordinaires et la forme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « petit » oral de la maison au « grand » oral de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.208.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.05003. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un corpus pour des façons de parler non standard : « Multicultural Paris French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Construire un corpus pour des façons de parler non standard : ‘Multicultural Paris French’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, p. 285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01658279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des particules d’amorce et des particules d’extension dans le discours rapporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d’amorce et de particules d’extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact en région parisienne : le poids des représentations sur la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Terrains, données, théorisations, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes - Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence/absence de particules d'amorce et de particules d'extension dans le discours rapporté : peut-on parler de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Parlers ordinaires, parlers jeunes. Réflexions autour des terrains, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue (dite) maternelle est-il une 'langue vivante' ? Réflexion sur la place de la variation stylistique dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation. Enjeux sociolinguistiques et didactiques : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La validité de la notion de 'handicap linguistique' en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et appropriation de L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69 (68-69), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation. Petits gestes méthodologiques, gros effets .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (38), pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données pour étudier la variation : petits gestes méthodologiques, gros effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLE, FLS... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et didactique du français : une interaction nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de quelques aspects de la transcription outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les genres de discours vus par la grammaire, n° 64-65, p. 85-100. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation de la langue dans les manuels de cycle 3 et du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« outre-langue » des enseignants ou le mythe d’une langue monovariétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens avec des enfants d’Épinay sous Sénart : une étude sociolinguistique à l’usage des acteurs de l’enseignement Rapport d’études auprès du GIP-Réussite éducative spinolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénierie, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'institution scolaire et de l'enseignement de la langue dans le processus de marginalisation des petits &amp;quot;banlieusards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Salerni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville et aspects linguistiques de la France multiculturelle : histoire, évolution, contradictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-80, 2023, 9788893553636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains » en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont-Blanc, 2021, 2377410588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description fondée sur l'oral (?) : penser ça sans cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une grammaire à l'aune de l'oral ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2753580065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l'emploi de wesh, marqueur discursif en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques oralité et représentation de l'oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37741-014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : revisiter les catégories descriptives à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and who speaks it ? In : H., Tyne, V., André, C., Benzitoun, A. Boulton &amp; Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing, pp. 139-166.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H., Tyne, V., André, C., Benzitoun, A. Boulton & Y., Greub (dir.), French Through Corpora. Ecological and Data-Driven Perspectives in French Language Studies. Newcastle : Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »... Une approche sociolinguistique d’un processus complexe de marginalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité : échec ou utilité sociale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, 2018, 978-2-8066-3649-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE IV DYNAMIQUE DES MOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les parlers jeunes dans l'Ile-de-France multiculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.101-125, 2017, 9782708014916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quelques variations sur Françoise Gadet et son œuvre scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Tyne; Mireille Bilger; Paul Cappeau; Emmanuelle Guerin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.9-15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche communicationnelle de la variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-8076-0294-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is langue des jeunes and Who speaks it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French through Corpora: Ecological and Data-driven Perspectives in French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est à l’école qu’on apprend à parler poli ». Construire son identité linguistique étant donné l’idéologie du « bon usage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété effective vs la variété représentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variétés, variation et formes du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de l'École Polytechnique, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la réflexion sociolinguistique éclaire la problématique de l’enseignement du FLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique : actes du colloque international de Montpellier, 10-12 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2010, 9782359350135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EMPRUNTS DANS LES « PARLERS JEUNES » COMME INDICES DE L’ACTUALITÉ DES PRATIQUES SOCIALES ET DES POSITIONNEMENTS SOCIOCULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shana Poplack, Borrowing. Loanwords in the speech community and in the grammar. Oxford, Oxford University press, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise GADET & Ralph LUDWIG Le français au contact d’autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau & Marie-Noëlle Roubaud, Enseigner les outils de la langue avec des productions d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français en contact et en contexte(s) : perspectives linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Paternostro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2025, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15f4k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières « ordinaires » des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation stylistique et diversité des contextes de socialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://journals.openedition.org/lidil/3538, 2014, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlers ordinaires, parlers jeunes. Terrains, données, théorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">154, 2015, Langage &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories. Le français aujourd'hui, 176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLM, FLS, FLE... au-delà des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de syntaxe : français parlé, français hors de France, créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Ouest Nanterre, pp.191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emprunts dans les « parlers jeunes » comme indices de l’actualité des pratiques sociales et des positionnements socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes plurilingues de l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy, Oct 2024, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sociolinguistique du lexique actuel en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques sociales et variation linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2024, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sociolinguistique sur le lexique dans lesdits parlers jeunes en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth language from Latin to Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eberhard Karls Universität Tübingen, Jun 2023, Tübingen, Allemagne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’un éveil à la conscience sociolinguistique pour développer la compétence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École de langue et de civilisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Oct 2023, Genève (Suisse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières des « emprunts urbains contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS 2023 : Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les « mots » disent des identités et pratiques sociales de locuteurs franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris dans sa diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ordinaires actuelles et enseignement - Présentation du projet O.P.L.A. (Observatoire des Pratiques Langagières Actuelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français dans les pratiques langagières actuelles : Antilles, Haiti, France hexagonale et Suisse. Enquêtes sociolinguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles - INSPÉ de Martinique, Apr 2023, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPF : un cadre méthodologique sous l!influence d!un positionnement théorique (et inversement !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter par écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français parlé : Données, représentations, questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Jun 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des emprunts aux néologismes : un autre regard sur les contacts de langues dans les pratiques langagières actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques langagières des “jeunes” aux Antilles pour observer un état de l’évolution de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une «sociolinguistique de la langue»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Dec 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt d’une approche sociolinguistique du lexique dans lesdits « parlers jeunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences DYLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer n’est pas vendre ! Réflexions sur les spécificités orthonymiques observables dans les pratiques langagières des “jeunes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La synonymie verbale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral/Écrit : Interroger des évidences pour clarifier l’enseignement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du réseau ECLORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Poitiers, Oct 2021, Saint-Maixent-L'École, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du ‘français tout court' : quelques considérations sur les pronoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment comprendre l’infusion des langues en contact avec le français dans les pratiques des « jeunes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques langagières des « jeunes » aux Antilles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Apr 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des pratiques langagières des locuteurs dits « issus de l’immigration » dans l’enseignement du français L1 à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et politique du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome Sapienza, May 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « forme scolaire » en question : apport du point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’esprit musicien et la forme scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des représentations communes sur ladite « langue des jeunes » : un point de vue sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Argots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dusseldorf, Dec 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des « emprunts » aux langues « emblématiques » dans les pratiques observables dans deux territoires périphériques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS conference 2019 : Le français d’ici, de là, de là-bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les &amp;quot;jeunes de banlieue&amp;quot; affirment une identité dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2019, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation dans les grammaires : dans quelle mesure faut-il l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire une grammaire du français : Standard et variétés ; langue maternelle et FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre universitaire de Norvège, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur la pertinence d'une didactique de l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international de l’enseignement du français parlé CIEFP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diversité des pratiques langagières des élèves en FLM, FLE, FLS, FLSco... : des contextes différents pour une problématique commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation à la certification FLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASNAV de Versailles, Dec 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la variation – Revisiter les catégories et les variétés dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET « Corpora and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des vernaculaires dans le discours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociodidactique et didactique du français en Guadeloupe et en Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, May 2018, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues sources des « emprunts urbains contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque DIA, : Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les implications pragmatiques de l’emploi de Wesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque International de Linguistique Française : « Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les conditions théoriques et méthodologiques pour l’observation des « restituteurs d’ensemble par inférence » (REPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les apports du corpus OFROM à la connaissance du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Nov 2018, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « emprunts urbains contemporains » : une approche sociolinguistique d’un phénomène lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nécessaires métadonnées pour l’analyse (socio)linguistique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « jeunes de quartier » et les « Français »… Une approche sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marginalité et influences : enjeux, impacts et cadres de pensée. Entre discours, droit, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Jan 2017, Vanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que « être ou ne pas être français » veut dire dans les discours de certains jeunes français issus d’espaces multiculturels en France métropolitaine et en Martinique : Approche sociolinguistique de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux contextes et nouvelles pratiques interculturelles. Globalisation et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Antananarivo, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être « français » dans les quartiers populaires aujourd’hui : un point de vue sociolinguistique sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’enseigne pas la langue à l’école : là est le problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2010 (Actualité de la recherche en éducation et en formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echec de la communication : une mauvaise appréhension de l'hétérogénéité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Bellonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire et réalité linguistique des élèves : le cas des écoliers martiniquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une didactique de la grammaire qui rendrait compte de la nécessaire variabilité de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et diversité des situations de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre oral et écrit, quel modèle pour l'enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'école : une variété figée inadaptée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation du sens de on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variation situatiolectale dans la grammaire scolaire par la caractérisation de deux opérateurs pragmatiques : on et ça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, décrire, ... enseigner, le français &amp;quot;langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Univ. Poitiers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01303370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFA6203C"/>
+    <w:nsid w:val="702AA6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DCAEF84"/>
+    <w:nsid w:val="48A67C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3643-5762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112905048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211265616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358640820" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ufr-litterature-linguistique-didactique-lld--96090.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/master-1-didactique-des-langues-enseignement-a-distance--125098.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1310459924505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/observatoire-des-pratiques-langagieres-actuelles-opla-764215.kjsp?RH=1310460012200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/norme-s-variation-et-enseignement-des-langues-novarel--725066.kjsp?RH=1236334907873" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/mpf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-01303370/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paternostro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wgs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2020.4.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.209.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184605003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moreno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1475" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01303370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3643-5762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112905048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211265616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358640820" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ufr-litterature-linguistique-didactique-lld--96090.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/master-1-didactique-des-langues-enseignement-a-distance--125098.kjsp?RH=1178827308773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1310459924505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/observatoire-des-pratiques-langagieres-actuelles-opla-764215.kjsp?RH=1310460012200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/norme-s-variation-et-enseignement-des-langues-novarel--725066.kjsp?RH=1236334907873" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ortolang.fr/market/corpora/mpf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/tel-01303370/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165u2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paternostro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gadet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.084.0159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wgs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2020.4.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.209.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bellonie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184605003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1475" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1403" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f4k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3538" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935602v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935645v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01303370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>