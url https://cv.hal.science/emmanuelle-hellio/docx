--- v0 (2026-03-14)
+++ v1 (2026-05-01)
@@ -488,51 +488,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le détachement dans le secteur agricole : monographie d’une agence d’intérim international</w:t>
+                <w:t xml:space="preserve">Le travail détaché : 25 ans après son instauration, état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Décosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
@@ -541,102 +541,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4 (190), pp.105-124. </w:t>
+              <w:t xml:space="preserve">, 2022, Migration et travail détaché en Europe, 34 (190), pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.190.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.190.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915077v1</w:t>
+                <w:t xml:space="preserve">hal-03915069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail détaché : 25 ans après son instauration, état des lieux et perspectives</w:t>
+                <w:t xml:space="preserve">Le détachement dans le secteur agricole : monographie d’une agence d’intérim international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Décosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
@@ -645,82 +649,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Migration et travail détaché en Europe, 34 (190), pp.15-26. </w:t>
+              <w:t xml:space="preserve">, 2022, 4 (190), pp.105-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.190.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.190.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915069v1</w:t>
+                <w:t xml:space="preserve">hal-03915077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilitarisme migratoire et programmes de migration temporaire</w:t>
               </w:r>
@@ -1392,165 +1392,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futur simple et futur compliqué</w:t>
+                <w:t xml:space="preserve">Saisonnières à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Migrations et mondes ruraux, 1301, pp.19-27</w:t>
+              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621287v1</w:t>
+                <w:t xml:space="preserve">hal-01621327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisonnières à la carte</w:t>
+                <w:t xml:space="preserve">Futur simple et futur compliqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Migrations et mondes ruraux, 1301, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621327v1</w:t>
+                <w:t xml:space="preserve">hal-01621287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mains délicates pour des fraises amères</w:t>
               </w:r>
@@ -3774,51 +3774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD9952A4"/>
+    <w:nsid w:val="2B75D80A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +4005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-hellio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2619-6254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183883276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314927585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramackers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Castracani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Moreno Nieto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.127.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Migration-and-Agriculture-Mobility-and-change-in-the-Mediterranean-area/Corrado-de-Castro-Perrotta/p/book/9781138962231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arce Indacochea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Azouagagh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Balandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benlolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Brovia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Devret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-hellio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2619-6254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183883276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314927585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramackers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Castracani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Moreno Nieto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.127.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Migration-and-Agriculture-Mobility-and-change-in-the-Mediterranean-area/Corrado-de-Castro-Perrotta/p/book/9781138962231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arce Indacochea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Azouagagh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Balandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benlolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Brovia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Devret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>