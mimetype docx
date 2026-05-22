--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1392,165 +1392,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisonnières à la carte</w:t>
+                <w:t xml:space="preserve">Futur simple et futur compliqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Migrations et mondes ruraux, 1301, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621327v1</w:t>
+                <w:t xml:space="preserve">hal-01621287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futur simple et futur compliqué</w:t>
+                <w:t xml:space="preserve">Saisonnières à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Migrations et mondes ruraux, 1301, pp.19-27</w:t>
+              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621287v1</w:t>
+                <w:t xml:space="preserve">hal-01621327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mains délicates pour des fraises amères</w:t>
               </w:r>
@@ -1700,273 +1700,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indécents, indignes et illégaux, les hébergements précaires des saisonnier.es étrangers cantonné.es dans les mas de Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérim international et travail agricole détaché. Un cas d'étude entre la Provence et le Levant espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Décosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Décosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'étude des mouvements sociaux - CEMS, Nov 2023, Paris - Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le travail agricole au prisme des migrations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, AIX-EN-PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04682631v1</w:t>
+                <w:t xml:space="preserve">halshs-04367904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérim international et travail agricole détaché. Un cas d'étude entre la Provence et le Levant espagnol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indécents, indignes et illégaux, les hébergements précaires des saisonnier.es étrangers cantonné.es dans les mas de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Décosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le travail agricole au prisme des migrations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, AIX-EN-PROVENCE, France</w:t>
+              <w:t xml:space="preserve">Colloque Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude des mouvements sociaux - CEMS, Nov 2023, Paris - Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04367904v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04682631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prestation de service internationale : nouvelle filière d'emplois des saisonnier.ses étrangers en Provence 2000-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Décosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,51 +3774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B75D80A"/>
+    <w:nsid w:val="F94F26B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +4005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-hellio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2619-6254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183883276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314927585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramackers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Castracani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Moreno Nieto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.127.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Migration-and-Agriculture-Mobility-and-change-in-the-Mediterranean-area/Corrado-de-Castro-Perrotta/p/book/9781138962231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arce Indacochea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Azouagagh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Balandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benlolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Brovia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Devret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-hellio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2619-6254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183883276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314927585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramackers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Castracani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Moreno Nieto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.127.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Migration-and-Agriculture-Mobility-and-change-in-the-Mediterranean-area/Corrado-de-Castro-Perrotta/p/book/9781138962231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arce Indacochea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Azouagagh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Balandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benlolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Brovia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03548229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Devret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>