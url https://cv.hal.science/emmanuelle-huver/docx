--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -887,1465 +887,1465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démarches créatives en DDdL : créativité ou poïesis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser la médiation dans une perspective diversitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on (encore) penser à partir du CECR? Perspectives critiques sur la version amplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Éclectisme en didactique des langues : hommage à Francis Carton, 38 (1), pp.28-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation – universalisme : Des notions en face à face ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français en Chine : Un Grand Autre didactique ? De quelques enjeux d’une lecture diversitaire de la &amp;quot; méthode chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Rongkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre histoires et évolutions - La qualité des « Masters FLE/S » en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Actes Des 53e et 54e Rencontres, 26, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles en évaluation. Impensé ? Impasse ? Ferments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, http://glottopol.univ-rouen.fr/telecharger/numero_23/gpl23_03huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CECR et évaluation : interprétations plurielles et logiques contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.cahiersdugepe.fr/index.php?id=2652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et traitements de la diversité. Vers une diversité diversitaire en didactiques des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Enseignements universitaires francophones en milieux bi / plurilingues, 10 (3), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Éclectisme en didactique des langues : hommage à Francis Carton, 38 (1), pp.28-42</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la diversité formative en didactique des langues. La comparaison entre essentialisation et hétérogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dynamiques plurilingues ; transpositions politiques et didactiques, 39/2, pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Actes Des 53e et 54e Rencontres, 26, pp.27-45</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des élèves migrants à l’école française - Des pratiques et des postures ségrégatives et/ou inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ?, 21, https://glottopol.univ-rouen.fr/telecharger/numero_21/gpl21_08goi_huver.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mao Rongkun</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer en didactique des langues / cultures : continuités, tensions, ruptures – Dimensions épistémologiques, politiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/425</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ljalikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evaluer en didactique des langues / cultures : continuités, tensions, ruptures, 53, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/273</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des enfants nouveaux arrivants : problèmes spécifiques ou problématiques transversales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La pression évaluatrice – Quelle place pour les plus faibles ?, 169, pp.175-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, http://glottopol.univ-rouen.fr/telecharger/numero_23/gpl23_03huver.pdf</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descripteurs et standards vs représentations et pluralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Evaluer avec le CECRL, 1, pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, http://www.cahiersdugepe.fr/index.php?id=2652</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE, FLS, FLM : Continuum ou interrelations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...677 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375917v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01640506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
               </w:r>
@@ -3550,2236 +3550,2236 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations en français langue étrangère et seconde à l'université de Tours : vers la construction d'une politique et d'orientations de formation partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "40 ans de cursus universitaires en didactique du FLE. Ancrages historiques, problématiques actuelles et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'Acedle dans la formation des enseignants de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asdifle, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions et / ou persistances des finalités des filières de FLE : tensions, recompositions, points aveugles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du FLE : 4à ans de cursus universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Colloque international "40 ans de cursus universitaires en didactique du FLE. Ancrages historiques, problématiques actuelles et perspectives"</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evolutions et / ou persistances des finalités des filières de FLE : tensions, recompositions, points aveugles</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'efficacité en didactique des langues : pour une critique épistémologique à partir des apports de l’écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cultures face aux crises environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international Poclande, https://poclande-2025.sciencesconf.org/?lang=fr, Nov 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oubli de l’histoire en didactique des langues : universalisme, contextualisation, diversité. Réflexions à partir de l’exemple de de la Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études de français au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mate Kovacs, Sep 2025, Budapest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le sensible en DDL. Quelles implications pour la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie, diversité didactique et oubli de l’histoire. Réflexion à partir de l’histoire de la didactique des langues en Europe au tournant des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation et francophonies universitaires Entre enjeux géopolitiques et parcours singuliers : diversité des réceptions et circulations des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Courtaud Léa; Faucompré Chloé, Nov 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en Europe au 21ème siècle. Visées génériques, enjeux locaux, responsabilité des chercheur·es.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deborah Meunier; Jean-Marc Defays; Germain Simons, Apr 2024, Liège (B), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en Europe au 21ème siècle. Visées génériques, enjeux locaux, responsabilité des chercheur·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sens et du Sujet en didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deborah Meunier; Simons Germain; Stas Charlotte, Apr 2024, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Daniel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notions en Questions : Historicité, historicisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Cros; Amélie Leconte; Acedle, Jan 2023, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité, diversité, éthique, politique, et démocratie dans l’ESR : un.e bon.ne chercheur.e est un.e chercheur.e en désaccord. Réflexions à partir de la question de l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituer un autre système d’Université et de recherche : horizon et conditions de possibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rogue ESR, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Léa Courtaud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de langue, didactique des langues, didactique du plurilinguisme : évolution, enjeux, questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du FLES vs didactique des langues : une histoire connectée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi et comment enseigner l’histoire des méthodologies en didactique des langues et des cultures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand témoin - synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s). 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carpes, lapins et vaches. Petit bestiaire pour situer les critiques du CECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpelllier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le CECR et les examens d’admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Idéals et réalité du CECR »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sympathie pour le fantôme&amp;quot; – L’ombre des langues et l’idéal d’exhaustivité du CECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idéals et réalité du CECR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Abou Haidar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mate Kovacs, Sep 2025, Budapest, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on (encore) penser à partir du CECR ? Perspectives critiques sur la version amplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclectisme en didactique des langues : hommage à Francis Carton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux COLLOQUE INVERSE Conférencier invité en tant que &amp;quot;grand témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turid Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international Poclande, https://poclande-2025.sciencesconf.org/?lang=fr, Nov 2025, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire en DDL / histoire de la DDL. Quelques réflexions dans une perspective diversitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une fabrique de l’histoire pour la didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Courtaud Léa; Faucompré Chloé, Nov 2025, Tours, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)sécurité linguistique et didactique des langues. Réflexions exploratoires à partir d’une étude de cas en Colombie Britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « francophones » devant les normes, 40 ans après Les Français devant la norme - L’(in)sécurité linguistique aujourd’hui : perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Deborah Meunier; Simons Germain; Stas Charlotte, Apr 2024, Liège (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation dans une perspective diversitaire : Médier et/ou désaccorder ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation en didactique des langues. Formes, fonctions, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Deborah Meunier; Jean-Marc Defays, Apr 2024, Liège (B), Belgique</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire de l’histoire en/pour la didactique des langues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, historicités en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Cros; Amélie Leconte; Acedle, Jan 2023, Aix en provence, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages évaluatifs en contexte de pluralité linguistique : distance, contrôle, technicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité linguistique, mobilités, insertion: développement de compétences plurilingues et pluriculturelles et appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Frankfurt am Main, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que &amp;quot;bien évaluer&amp;quot; peut bien vouloir dire, ou les rêveries de l’évaluateur (solitaire ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national de la FATFA / SAFTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Adelaide, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...1164 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509156v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03509173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand contexte homogénéise la diversité. OU : parler de la diversité sans « contexte » ?</w:t>
               </w:r>
@@ -7901,1168 +7901,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation et formation à distance: Les habits neufs de l’empereur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.45-56, 2018, 978-2-35935-242-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ce qui fait enjeu » dans les évaluations linguistiques : Définitions, circulations, implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suzuki, E., Potolia, A., Cambrone-Lasne, S. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la didactique du plurilinguisme et ses mutations : idéologies, politiques, dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018, 978-2-7535-7553-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils rouges épistémologiques au service d’une autre intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.45-56, 2018, 978-2-35935-242-9</w:t>
+              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-28, 2018, 978-2-35935-242-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande institutionnelle et responsabilité des chercheurs : langues, insertions, pluralité des parcours et des perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter Mouton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The linguistic integration of adult migrants: some lessons from research / L’intégration linguistique des migrants adultes : les enseignements de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.425-431, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110477498-058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une didactique contextualisée à une didactique diversitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Feussi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Babault; M. Bento; V. Spaëth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions en didactique des langues. Entre enjeu global et enjeux locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation linguistique des adultes migrants : contrôle, preuve, technicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Leconte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adultes migrants, langues et insertions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.191-224, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles implications / perspectives pour la formation des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances.</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wharton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Coste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues au cœur de l’éducation : principes, pratiques, propositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, pp.209-239, 2015, 978-2-8066-1030-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Altériser, instabiliser : quels enjeux pour la recherche et l’intervention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Huver, David Bel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Altériser, instabiliser : quels enjeux pour la recherche et l'intervention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-28, 2018, 978-2-35935-242-9</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-24, 2015, 978-2-343-06744-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Demande institutionnelle et responsabilité des chercheurs : langues, insertions, pluralité des parcours et des perceptions</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches franco-chinoises : des rencontres polyphoniques altéritaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyphonies franco-chinoises. Mobilités, dynamiques identitaires et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-110, 2015, 978-2-343-07279-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations professionnelles de FLE/S en France, entre diversité et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.35-48, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants aux chercheurs en didactique des langues. Postures épistémologiques entre identités, cultures et imaginaires professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve, pp.191-224, 2016</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversités et réflexivités : Quelles empreintes pour quelles interprétations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Béziat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de pratiques et réflexivité en formation, en recherche et en contextes socio‐éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité au centre de projets à construire – Réflexions autour d’un projet de recherche en didactique des langues : le projet DIFFODIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Castellotti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Modulaires Européennes, pp.349-365, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...421 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378607v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-01633250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer en didactique des langues / cultures : continuités, tensions, ruptures - Dimensions épistémologiques, politiques et didactiques</w:t>
               </w:r>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5047DE47"/>
+    <w:nsid w:val="30817891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1168-0916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076461483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Houdayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wr8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24495/rjdf.15.1-2_119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Rongkun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00964987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ljalikova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Belondo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katchavenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdlc/272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Springer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003177197-18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkun Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aslan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1168-0916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076461483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Houdayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wr8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24495/rjdf.15.1-2_119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Rongkun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00964987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ljalikova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Belondo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katchavenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdlc/272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Springer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003177197-18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkun Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aslan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>