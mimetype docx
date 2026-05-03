--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -658,2654 +658,2654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que la diversité fait à l’évaluation : au-delà du plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critiques du CECRL. Sous les accords de surface, quels enjeux à expliciter les désaccords ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, https://doi.org/10.34745/numerev_1333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 193 (1), pp.9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
+                <w:t xml:space="preserve">hal-03506811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation dans une perspective diversitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches créatives en DDdL : créativité ou poïesis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, https://doi.org/10.34745/numerev_1333</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on (encore) penser à partir du CECR? Perspectives critiques sur la version amplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Éclectisme en didactique des langues : hommage à Francis Carton, 38 (1), pp.28-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation – universalisme : Des notions en face à face ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français en Chine : Un Grand Autre didactique ? De quelques enjeux d’une lecture diversitaire de la &amp;quot; méthode chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Rongkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre histoires et évolutions - La qualité des « Masters FLE/S » en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Actes Des 53e et 54e Rencontres, 26, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles en évaluation. Impensé ? Impasse ? Ferments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, http://glottopol.univ-rouen.fr/telecharger/numero_23/gpl23_03huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CECR et évaluation : interprétations plurielles et logiques contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.cahiersdugepe.fr/index.php?id=2652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer en didactique des langues / cultures : continuités, tensions, ruptures – Dimensions épistémologiques, politiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ljalikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evaluer en didactique des langues / cultures : continuités, tensions, ruptures, 53, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et traitements de la diversité. Vers une diversité diversitaire en didactiques des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (15), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdlc.2964⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Enseignements universitaires francophones en milieux bi / plurilingues, 10 (3), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la diversité formative en didactique des langues. La comparaison entre essentialisation et hétérogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dynamiques plurilingues ; transpositions politiques et didactiques, 39/2, pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des élèves migrants à l’école française - Des pratiques et des postures ségrégatives et/ou inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ?, 21, https://glottopol.univ-rouen.fr/telecharger/numero_21/gpl21_08goi_huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et circulations académiques : dynamiques, catégorisations, évaluations ou : &amp;quot;Bougez, il en restera toujours quelque chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des enfants nouveaux arrivants : problèmes spécifiques ou problématiques transversales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La pression évaluatrice – Quelle place pour les plus faibles ?, 169, pp.175-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descripteurs et standards vs représentations et pluralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Evaluer avec le CECRL, 1, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE, FLS, FLM : Continuum ou interrelations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Éclectisme en didactique des langues : hommage à Francis Carton, 38 (1), pp.28-42</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation, changement, représentations – Vers une interrogation de quelques allants de soi en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Evaluation(s) et certifications. Des représentations aux pratiques, 23, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation – universalisme : Des notions en face à face ?</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Stratilaki S, 2011, Discours et représentations du plurilinguisme Francfort / Main : Peter Lang.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer – accueillir – insérer : quel(s) prisme(s) pour quelle(s) projection(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. 97 - 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai pas pu corriger parce que c’est le mélange des langues - L'évaluation de la compétence plurilingue entre résistances et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Recherches en didactique des langues et des cultures – Les Cahiers de l’Acedle, 7, https://journals.openedition.org/rdlc/2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mao Rongkun</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des enfants nouvellement arrivés en France : évaluer des enfants non francophones, allophones et/ou plurilingues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CECR : au service de l'évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et sociétés plurilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation universitaire des enseignants de FLE/S en France : évolutions, actualité, enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/425</w:t>
+              <w:t xml:space="preserve">Französisch Heute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Actes Des 53e et 54e Rencontres, 26, pp.27-45</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biographique et la formation des enseignants de langues : vers l’émergence d’une posture de praticien réflexif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Praticiens - chercheurs à l’écoute du sujet plurilingue - Réflexivité et interaction biographique en sociolinguistique et en didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les inaccessibles en évaluation. Impensé ? Impasse ? Ferments</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparons nos langues et/ou Mobilisons nos ressources ? Approche par scénario et insertion scolaire et sociale des enfants allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23, http://glottopol.univ-rouen.fr/telecharger/numero_23/gpl23_03huver.pdf</w:t>
+              <w:t xml:space="preserve">, 2008, Insertion scolaire et insertion sociale des nouveaux arrivants, 11, http://www.univ-rouen.fr/dyalang/glottopol/numero_11.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socioculturel et/ou diversité ? Des finalités et des discours en écho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Belondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1604 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.393⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01633245v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01640493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peux-tu m'héberger ? Merci au revoir » Quelles théories linguistiques de référence pour l'évaluation de la compétence en langue ?</w:t>
               </w:r>
@@ -3550,50 +3550,175 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire des formations en français langue étrangère et seconde à l'université de Tours : vers la construction d'une politique et d'orientations de formation partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3602,142 +3727,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "40 ans de cursus universitaires en didactique du FLE. Ancrages historiques, problématiques actuelles et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'Acedle dans la formation des enseignants de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asdifle, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et / ou persistances des finalités des filières de FLE : tensions, recompositions, points aveugles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3766,2848 +3891,2723 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du FLE : 4à ans de cursus universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Léa Courtaud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie, diversité didactique et oubli de l’histoire. Réflexion à partir de l’histoire de la didactique des langues en Europe au tournant des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation et francophonies universitaires Entre enjeux géopolitiques et parcours singuliers : diversité des réceptions et circulations des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Courtaud Léa; Faucompré Chloé, Nov 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'efficacité en didactique des langues : pour une critique épistémologique à partir des apports de l’écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cultures face aux crises environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international Poclande, https://poclande-2025.sciencesconf.org/?lang=fr, Nov 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oubli de l’histoire en didactique des langues : universalisme, contextualisation, diversité. Réflexions à partir de l’exemple de de la Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études de français au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mate Kovacs, Sep 2025, Budapest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le sensible en DDL. Quelles implications pour la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Abou Haidar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en Europe au 21ème siècle. Visées génériques, enjeux locaux, responsabilité des chercheur·es.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deborah Meunier; Jean-Marc Defays; Germain Simons, Apr 2024, Liège (B), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en Europe au 21ème siècle. Visées génériques, enjeux locaux, responsabilité des chercheur·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sens et du Sujet en didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deborah Meunier; Simons Germain; Stas Charlotte, Apr 2024, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Daniel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notions en Questions : Historicité, historicisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Cros; Amélie Leconte; Acedle, Jan 2023, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La notion d'efficacité en didactique des langues : pour une critique épistémologique à partir des apports de l’écologie politique</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité, diversité, éthique, politique, et démocratie dans l’ESR : un.e bon.ne chercheur.e est un.e chercheur.e en désaccord. Réflexions à partir de la question de l’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international Poclande, https://poclande-2025.sciencesconf.org/?lang=fr, Nov 2025, Montpellier, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituer un autre système d’Université et de recherche : horizon et conditions de possibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rogue ESR, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mate Kovacs, Sep 2025, Budapest, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de langue, didactique des langues, didactique du plurilinguisme : évolution, enjeux, questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Courtaud Léa; Faucompré Chloé, Nov 2025, Tours, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand témoin - synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s). 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Deborah Meunier; Jean-Marc Defays; Germain Simons, Apr 2024, Liège (B), Belgique</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du FLES vs didactique des langues : une histoire connectée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi et comment enseigner l’histoire des méthodologies en didactique des langues et des cultures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Deborah Meunier; Simons Germain; Stas Charlotte, Apr 2024, Liège (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carpes, lapins et vaches. Petit bestiaire pour situer les critiques du CECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpelllier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Cros; Amélie Leconte; Acedle, Jan 2023, Aix en provence, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le CECR et les examens d’admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Idéals et réalité du CECR »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sympathie pour le fantôme&amp;quot; – L’ombre des langues et l’idéal d’exhaustivité du CECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idéals et réalité du CECR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)sécurité linguistique et didactique des langues. Réflexions exploratoires à partir d’une étude de cas en Colombie Britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « francophones » devant les normes, 40 ans après Les Français devant la norme - L’(in)sécurité linguistique aujourd’hui : perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire en DDL / histoire de la DDL. Quelques réflexions dans une perspective diversitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une fabrique de l’histoire pour la didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on (encore) penser à partir du CECR ? Perspectives critiques sur la version amplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclectisme en didactique des langues : hommage à Francis Carton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux COLLOQUE INVERSE Conférencier invité en tant que &amp;quot;grand témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turid Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire de l’histoire en/pour la didactique des langues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, historicités en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation dans une perspective diversitaire : Médier et/ou désaccorder ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation en didactique des langues. Formes, fonctions, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages évaluatifs en contexte de pluralité linguistique : distance, contrôle, technicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité linguistique, mobilités, insertion: développement de compétences plurilingues et pluriculturelles et appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Frankfurt am Main, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que &amp;quot;bien évaluer&amp;quot; peut bien vouloir dire, ou les rêveries de l’évaluateur (solitaire ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national de la FATFA / SAFTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Adelaide, Australie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions institutionnelles, insertion professionnelle, offre(s) – demande(s) – besoin(s). Quelques réflexions sur la qualité des formations de &amp;quot;Master FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux de la formation continue des enseignants de FLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand contexte homogénéise la diversité. OU : parler de la diversité sans « contexte » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte global et contextes locaux : tensions, convergences et enjeux en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. pp.140-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de transmission / appropriation du français en Chine : homogénéité de la culture ou diversité des constructions de sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croisements, ruptures, partages, conflits. Quelles approches diversitaires pour la didactique des langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Canton, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut des outils dans la recherche en DDL. Technicisation ? Bricolage ? Implication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues et du français langue étrangère et seconde (FLES) ? – Observer / participer, comparer / transposer, analyser / conceptualiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Jun 2013, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité, traces, sens. Petit détour par l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tours Qualitatifs 2013 : Réflexivités, qualitativités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 4246 PREFics-Dynadiv, Tours, Jun 2013, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation et hétérogénéité / pluralité linguistiques – Normes, tensions, didactisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hétérogénéité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion professionnelle des étudiants de FLE : quelles avancées aujourd’hui ? ou : l’incertain et le pluriel comme fondements et comme perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d’enseignants débutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques pistes pour la recherche sur l’évaluation en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation(s) et certifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités académiques : dénominations, représentations, reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Debono</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations liées à la mobilité étudiante : Quelles implications sur le plan des apprentissages, linguistiques, culturels et disciplinaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elèves et familles allophones : construire le lien école/famille malgré la précarité, Communication au colloque « Précarités et Education familiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès International de l’Association Internationale de Formation et de Recherche en Education Familiale (AIFREF), Université Toulouse II-Le Mirail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Rogue ESR, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la professionnalisation en contexte universitaire : une pratique au service de plusieurs maîtres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les universités au temps de la mondialisation/globalisation et de la compétition pour l’excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...1854 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des finalités à leur appropriation : « le » socioculturel en questionS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Belondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6899,51 +6899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,51 +7190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation en didactique des langues et des cultures : continuités, tensions, ruptures - Recherches et applications - Le français dans le monde, n°53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Ljalikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clé international, pp.157, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8053,51 +8053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fils rouges épistémologiques au service d’une autre intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignants aux chercheurs en didactique des langues. Postures épistémologiques entre identités, cultures et imaginaires professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8889,51 +8889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversités et réflexivités : Quelles empreintes pour quelles interprétations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9061,51 +9061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer en didactique des langues / cultures : continuités, tensions, ruptures - Dimensions épistémologiques, politiques et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Ljalikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français dans le monde Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ", Huver E. et Ljalikova A. coord., " Évaluer en didactique des langues / cultures : continuités, tensions, ruptures ", pp.7-18, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole et construction identitaire : travailler avec l’altérité des élèves nouveaux arrivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9410,51 +9410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité comme compétence professionnelle en formation universitaire - Une nécessité professionnelle ou une injonction (de) dans l’air du temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30817891"/>
+    <w:nsid w:val="1BCD5030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1168-0916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076461483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Houdayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wr8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24495/rjdf.15.1-2_119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Rongkun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00964987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ljalikova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Belondo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katchavenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdlc/272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Springer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003177197-18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkun Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aslan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1168-0916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076461483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Houdayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wr8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24495/rjdf.15.1-2_119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Rongkun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00964987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ljalikova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2144" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girardeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Belondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katchavenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdlc/272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Springer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003177197-18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkun Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aslan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>