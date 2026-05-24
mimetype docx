--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -658,2330 +658,2330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les critiques du CECRL. Sous les accords de surface, quels enjeux à expliciter les désaccords ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, https://doi.org/10.34745/numerev_1333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que la diversité fait à l’évaluation : au-delà du plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 193 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches créatives en DDdL : créativité ou poïesis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lorilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la médiation dans une perspective diversitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on (encore) penser à partir du CECR? Perspectives critiques sur la version amplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Éclectisme en didactique des langues : hommage à Francis Carton, 38 (1), pp.28-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français en Chine : Un Grand Autre didactique ? De quelques enjeux d’une lecture diversitaire de la &amp;quot; méthode chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Rongkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation – universalisme : Des notions en face à face ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre histoires et évolutions - La qualité des « Masters FLE/S » en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Actes Des 53e et 54e Rencontres, 26, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles en évaluation. Impensé ? Impasse ? Ferments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, http://glottopol.univ-rouen.fr/telecharger/numero_23/gpl23_03huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CECR et évaluation : interprétations plurielles et logiques contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.cahiersdugepe.fr/index.php?id=2652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer en didactique des langues / cultures : continuités, tensions, ruptures – Dimensions épistémologiques, politiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ljalikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Evaluer en didactique des langues / cultures : continuités, tensions, ruptures, 53, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la diversité formative en didactique des langues. La comparaison entre essentialisation et hétérogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dynamiques plurilingues ; transpositions politiques et didactiques, 39/2, pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et traitements de la diversité. Vers une diversité diversitaire en didactiques des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Enseignements universitaires francophones en milieux bi / plurilingues, 10 (3), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des élèves migrants à l’école française - Des pratiques et des postures ségrégatives et/ou inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ?, 21, https://glottopol.univ-rouen.fr/telecharger/numero_21/gpl21_08goi_huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et circulations académiques : dynamiques, catégorisations, évaluations ou : &amp;quot;Bougez, il en restera toujours quelque chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des enfants nouveaux arrivants : problèmes spécifiques ou problématiques transversales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La pression évaluatrice – Quelle place pour les plus faibles ?, 169, pp.175-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE, FLS, FLM : Continuum ou interrelations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descripteurs et standards vs représentations et pluralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Evaluer avec le CECRL, 1, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Éclectisme en didactique des langues : hommage à Francis Carton, 38 (1), pp.28-42</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation, changement, représentations – Vers une interrogation de quelques allants de soi en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Evaluation(s) et certifications. Des représentations aux pratiques, 23, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation – universalisme : Des notions en face à face ?</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Stratilaki S, 2011, Discours et représentations du plurilinguisme Francfort / Main : Peter Lang.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer – accueillir – insérer : quel(s) prisme(s) pour quelle(s) projection(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. 97 - 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai pas pu corriger parce que c’est le mélange des langues - L'évaluation de la compétence plurilingue entre résistances et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Recherches en didactique des langues et des cultures – Les Cahiers de l’Acedle, 7, https://journals.openedition.org/rdlc/2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), https://journals.openedition.org/rdlc/425</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CECR : au service de l'évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et sociétés plurilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre histoires et évolutions - La qualité des « Masters FLE/S » en question(s)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des enfants nouvellement arrivés en France : évaluer des enfants non francophones, allophones et/ou plurilingues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Actes Des 53e et 54e Rencontres, 26, pp.27-45</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1451 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633244v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01375914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation universitaire des enseignants de FLE/S en France : évolutions, actualité, enjeux</w:t>
               </w:r>
@@ -4072,2210 +4072,2210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le sensible en DDL. Quelles implications pour la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oubli de l’histoire en didactique des langues : universalisme, contextualisation, diversité. Réflexions à partir de l’exemple de de la Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études de français au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mate Kovacs, Sep 2025, Budapest, France</w:t>
+              <w:t xml:space="preserve">, Mate Kovacs, Sep 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en Europe au 21ème siècle. Visées génériques, enjeux locaux, responsabilité des chercheur·es.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deborah Meunier; Jean-Marc Defays; Germain Simons, Apr 2024, Liège (B), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en Europe au 21ème siècle. Visées génériques, enjeux locaux, responsabilité des chercheur·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sens et du Sujet en didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deborah Meunier; Simons Germain; Stas Charlotte, Apr 2024, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Daniel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notions en Questions : Historicité, historicisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Cros; Amélie Leconte; Acedle, Jan 2023, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Deborah Meunier; Jean-Marc Defays; Germain Simons, Apr 2024, Liège (B), Belgique</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité, diversité, éthique, politique, et démocratie dans l’ESR : un.e bon.ne chercheur.e est un.e chercheur.e en désaccord. Réflexions à partir de la question de l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituer un autre système d’Université et de recherche : horizon et conditions de possibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rogue ESR, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Deborah Meunier; Simons Germain; Stas Charlotte, Apr 2024, Liège (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Cros; Amélie Leconte; Acedle, Jan 2023, Aix en provence, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de langue, didactique des langues, didactique du plurilinguisme : évolution, enjeux, questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du FLES vs didactique des langues : une histoire connectée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi et comment enseigner l’histoire des méthodologies en didactique des langues et des cultures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand témoin - synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s). 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le CECR et les examens d’admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Idéals et réalité du CECR »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carpes, lapins et vaches. Petit bestiaire pour situer les critiques du CECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpelllier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sympathie pour le fantôme&amp;quot; – L’ombre des langues et l’idéal d’exhaustivité du CECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idéals et réalité du CECR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire en DDL / histoire de la DDL. Quelques réflexions dans une perspective diversitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une fabrique de l’histoire pour la didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)sécurité linguistique et didactique des langues. Réflexions exploratoires à partir d’une étude de cas en Colombie Britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « francophones » devant les normes, 40 ans après Les Français devant la norme - L’(in)sécurité linguistique aujourd’hui : perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on (encore) penser à partir du CECR ? Perspectives critiques sur la version amplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclectisme en didactique des langues : hommage à Francis Carton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux COLLOQUE INVERSE Conférencier invité en tant que &amp;quot;grand témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Debono</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turid Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Debono</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire de l’histoire en/pour la didactique des langues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, historicités en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation dans une perspective diversitaire : Médier et/ou désaccorder ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation en didactique des langues. Formes, fonctions, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages évaluatifs en contexte de pluralité linguistique : distance, contrôle, technicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité linguistique, mobilités, insertion: développement de compétences plurilingues et pluriculturelles et appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Frankfurt am Main, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que &amp;quot;bien évaluer&amp;quot; peut bien vouloir dire, ou les rêveries de l’évaluateur (solitaire ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national de la FATFA / SAFTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Adelaide, Australie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions institutionnelles, insertion professionnelle, offre(s) – demande(s) – besoin(s). Quelques réflexions sur la qualité des formations de &amp;quot;Master FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux de la formation continue des enseignants de FLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand contexte homogénéise la diversité. OU : parler de la diversité sans « contexte » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte global et contextes locaux : tensions, convergences et enjeux en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. pp.140-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de transmission / appropriation du français en Chine : homogénéité de la culture ou diversité des constructions de sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Rogue ESR, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croisements, ruptures, partages, conflits. Quelles approches diversitaires pour la didactique des langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Canton, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut des outils dans la recherche en DDL. Technicisation ? Bricolage ? Implication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues et du français langue étrangère et seconde (FLES) ? – Observer / participer, comparer / transposer, analyser / conceptualiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Jun 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité, traces, sens. Petit détour par l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tours Qualitatifs 2013 : Réflexivités, qualitativités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 4246 PREFics-Dynadiv, Tours, Jun 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion professionnelle des étudiants de FLE : quelles avancées aujourd’hui ? ou : l’incertain et le pluriel comme fondements et comme perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d’enseignants débutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation et hétérogénéité / pluralité linguistiques – Normes, tensions, didactisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hétérogénéité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...1237 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300980v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01300950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes pour la recherche sur l’évaluation en didactique des langues</w:t>
               </w:r>
@@ -8801,50 +8801,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversités et réflexivités : Quelles empreintes pour quelles interprétations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Béziat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de pratiques et réflexivité en formation, en recherche et en contextes socio‐éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des enseignants aux chercheurs en didactique des langues. Postures épistémologiques entre identités, cultures et imaginaires professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8853,143 +8939,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633250v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01057568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité au centre de projets à construire – Réflexions autour d’un projet de recherche en didactique des langues : le projet DIFFODIA</w:t>
               </w:r>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BCD5030"/>
+    <w:nsid w:val="9E762112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1168-0916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076461483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Houdayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wr8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24495/rjdf.15.1-2_119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Rongkun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00964987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ljalikova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2144" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girardeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Belondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katchavenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdlc/272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Springer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003177197-18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkun Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aslan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1168-0916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076461483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/emmanuelle-huver" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Houdayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wr8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24495/rjdf.15.1-2_119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Rongkun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00964987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ljalikova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2144" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girardeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Belondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Brault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katchavenda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481934v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/diversite-plurilinguisme-appropriation/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdlc/272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01026290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Springer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003177197-18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wharton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkun Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265138v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Aslan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>