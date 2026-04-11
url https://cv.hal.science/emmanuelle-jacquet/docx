--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,210 +770,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. n. Agnihotri</w:t>
+                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.118.233402⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345830v1</w:t>
+                <w:t xml:space="preserve">hal-03345835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -983,483 +983,479 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345835v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Potential energy curves and spin-orbit coupling of light alkali-heavy rare gas molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (1), pp.014314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4773019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential energy curves and spin-orbit coupling of light alkali-heavy rare gas molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nonadiabatic molecular dynamics of photoexcited Li2+Nen clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 138 (1), pp.014314. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 134, pp.044308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394867v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic molecular dynamics of photoexcited Li2+Nen clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Zanuttini</w:t>
+                <w:t xml:space="preserve">Nonadiabatic molecular dynamics of photoexcited Li 2+ Ne n clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134, pp.044308</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 134 (4), pp.044308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3532769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566296v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabatic molecular dynamics of photoexcited Li 2+ Ne n clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1468,864 +1464,734 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (4), pp.044308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3532769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394893v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic molecular dynamics of photoexcited Li 2+ Ne n clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Zanuttini</w:t>
+                <w:t xml:space="preserve">Structure and photoabsorption properties of cationic alkali dimers solvated in neon clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (4), pp.044308. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 133, pp.174503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404873v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and photoabsorption properties of cationic alkali dimers solvated in neon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Zanuttini</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133, pp.174503</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 133 (17), pp.174503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3490251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536736v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and photoabsorption properties of cationic alkali dimers solvated in neon clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-adiabatic molecular dynamics of excited Na2+ solvated in Ar17 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 476, pp.163-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404890v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adiabatic molecular dynamics of excited Na2+ solvated in Ar17 clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An accurate model potential for alkali neon systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 476, pp.163-167</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.214104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407926v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate model potential for alkali neon systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvation of Na2 + in Arn clusters. I. Structures and spectroscopic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zanuttini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131, pp.214104</w:t>
+              <w:t xml:space="preserve">, 2008, 129, pp.184303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00344091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2472,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05216956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gheerbrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07706-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Segura-Ferlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67431-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;n. Agnihotri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.118.233402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05216956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gheerbrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07706-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Segura-Ferlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67431-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>