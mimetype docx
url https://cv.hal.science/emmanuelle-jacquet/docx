--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -636,63 +636,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Zanuttini</w:t>
+                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -715,118 +715,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107497v1</w:t>
+                <w:t xml:space="preserve">hal-03345835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Zanuttini</w:t>
+                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -849,82 +849,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345835v1</w:t>
+                <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
               </w:r>
@@ -1555,57 +1555,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and photoabsorption properties of cationic alkali dimers solvated in neon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Zanuttini</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1628,105 +1628,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133, pp.174503</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 133 (17), pp.174503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3490251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536736v1</w:t>
+                <w:t xml:space="preserve">hal-02404890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and photoabsorption properties of cationic alkali dimers solvated in neon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Zanuttini</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1749,78 +1758,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133 (17), pp.174503. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 133, pp.174503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3490251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404890v1</w:t>
+                <w:t xml:space="preserve">hal-00536736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adiabatic molecular dynamics of excited Na2+ solvated in Ar17 clusters</w:t>
               </w:r>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05216956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gheerbrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07706-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Segura-Ferlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67431-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05216956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gheerbrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07706-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Segura-Ferlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67431-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3532769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>