--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -2314,368 +2314,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE « MONTREAL MODEL » : ENJEUX DU PARTENARIAT RELATIONNEL ENTRE PATIENTS ET PROFESSIONNELS DE LA SANTÉ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Patient-as-Partner Approach in Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karazivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Gino Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Lebel</w:t>
+                <w:t xml:space="preserve">Claudio del Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (4), pp.437 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACM.0000000000000603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554776v1</w:t>
+                <w:t xml:space="preserve">hal-01625958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Patient-as-Partner Approach in Health Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE « MONTREAL MODEL » : ENJEUX DU PARTENARIAT RELATIONNEL ENTRE PATIENTS ET PROFESSIONNELS DE LA SANTÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karazivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Karazivan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudio del Grande</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625958v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Montreal model » : enjeux du partenariat relationnel entre patients et professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Flora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
+                <w:t xml:space="preserve">Philippe Karazivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Karazivan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -2773,51 +2773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la cartographie des publications établissant le fait social de la reconnaissance des savoirs des malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Gino Flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialno Delo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 51 (Issue 1-3), pp.10-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3196,51 +3196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et reconnaissance des savoirs expérientiels des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Gino Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,165 +3423,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'affaire des Vemiraux (1907-1911)</w:t>
+                <w:t xml:space="preserve">Une utopie éducative devant le tribunal d'Avallon. Le procès des propriétaires de l'institution des Vermiraux, juillet 1910-juillet 1911</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vents du Morvan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29, pp.30-37</w:t>
+              <w:t xml:space="preserve"> Bulletin de la Société d’Etudes d'Avallon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.99-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655559v1</w:t>
+                <w:t xml:space="preserve">hal-00655558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une utopie éducative devant le tribunal d'Avallon. Le procès des propriétaires de l'institution des Vermiraux, juillet 1910-juillet 1911</w:t>
+                <w:t xml:space="preserve">L'affaire des Vemiraux (1907-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bulletin de la Société d’Etudes d'Avallon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 86, pp.99-124</w:t>
+              <w:t xml:space="preserve">Vents du Morvan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655558v1</w:t>
+                <w:t xml:space="preserve">hal-00655559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des secrets</w:t>
               </w:r>
@@ -5119,51 +5119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D291AD0"/>
+    <w:nsid w:val="659BB4FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5350,51 +5350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-jouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4733-3916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156521334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant-Dewavrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bezie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tinland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mougeot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2022.1627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5Z3XMZXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Greacen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.271.0149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687637.2021.1888885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Zimmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Damiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.009.0117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Menediatou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stylianidis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Chondros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/sanp.2018.00556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Graciela Murekian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paula Faleiros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Konopinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Furstoss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.150.0056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chapeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le L&#233;vy-Bellahsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lebel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Grande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth No&#235;l-Hureaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Klein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troisoeufs Aur&#233;lien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-jouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4733-3916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156521334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant-Dewavrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bezie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tinland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mougeot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2022.1627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5Z3XMZXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Greacen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.271.0149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687637.2021.1888885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Zimmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Damiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.009.0117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Menediatou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stylianidis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Chondros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/sanp.2018.00556" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Graciela Murekian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paula Faleiros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Konopinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Furstoss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.150.0056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Chapeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le L&#233;vy-Bellahsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.174.0163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Grande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lebel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth No&#235;l-Hureaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Klein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troisoeufs Aur&#233;lien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>