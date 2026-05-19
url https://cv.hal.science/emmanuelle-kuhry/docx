--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -394,183 +394,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03552352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Overview of the Manuscripts and New Resources for the Study of the Manucript Tradition of the Latin Physiologus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RursuSpicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03552362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Early Reception of the Glossa anglicana and of Adam of Buckfield's Commentaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches de Théologie et Philosophie Médiévales (Recherches de Theologie et Philosophie Medievales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (2), pp.283-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/RTPM.86.2.3287114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03552541v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03552362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tradition textuelle du Compendium philosophie : une illustration des échanges culturels dans le monde monastique anglais</w:t>
               </w:r>
@@ -811,510 +811,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’édition numérique des plus anciennes versions du Physiologus. Nouvelles approches, nouvelles problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chronicon de Sigebert de Gembloux en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Lonati, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05568811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sources des natures des animaux dans le Physiologos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Physiologus. Sources et traditions parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Kuhry, Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05568897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’édition numérique des plus anciennes versions du Physiologus. Nouvelles approches, nouvelles problématiques</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit Orléans, Médiathèque 342 (290)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Macé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Chronicon de Sigebert de Gembloux en perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisa Lonati, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Histoire matérielle des manuscrits carolingiens de Fleury : écriture, parchemin et reliure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Lévêque (HiCSA - Université Paris 1 Panthéon-Sorbonne), Aug 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05568933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer un texte à la tradition multi-versions et multilingue : le cas du Physiologus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover pour conserver. Le texte entre forme canonique et fluidité dans la tradition manuscrite médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giorgia Vocino, Oct 2024, Namur (online), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05568635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Physiologus grec et latin : édition multilingue d’un bestiaire à succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Le monde et ses merveilles: cosmologie, géographie et nature au Moyen Âge entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles Coulon (IRHT-CNRS); Julien Véronèse (Univ. Orléans), Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05568666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The so-called ‘Iorach’, i.e. Iuba II of Mauritania, source of the Physiologus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecology of the Physiologus: Texts, Images, Manuscripts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Macé (Univ. Hamburg), Jun 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05568853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopédies médiévales en milieu numérique : les nouveaux enjeux de SourcEncyMe pour le traitement des auctoritates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1437,165 +1437,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La glossa anglicana ou glose d’Oxford sur le De anima : états manuscrits et sources. Quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaires sur le De anima, de Petrus Hispanus à Francisco Suárez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complex manuscript texts as prototypes for the construction of a source-edition environment: the case of philosophical glosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771348v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03771353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologus – stemmatology project. Results and perspectives for an electronic edition</w:t>
               </w:r>
@@ -1644,165 +1644,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Situation and results of the Project Physiologus-stemmatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoomathia : Research Network Meeting &amp; Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Applying anti-plagiarism detection methods in the analysis of the Physiologus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refreshing traditional stemmatology. Automated computer methods treating abundant manuscript traditions (Encyclopedia, Physiologus, …)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771375v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03771373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The English sources of the Compilatio de libris naturalibus Aristotelis (Compendium philosophie) : specifically the glosa anglicana</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources mises en ligne par des médiévistes à l'Université de Nancy. En particulier, le programme &amp;quot; Sourcencyme &amp;quot; de corpus annoté des textes encyclopédiques latins et de leurs sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2122,51 +2122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopédies médiévales en milieu numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2469,51 +2469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels traitements numériques pour les corpus encyclopédiques ? Les projets SourcEncyMe et Mythologia en dialogue (retour sur la séance du séminaire « Les p’tits déj’ ‘Humanités numériques’ de l’IRHT », 14/01/22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bohnert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus SourcEncyMe (Sources des Encyclopédies Médiévales) : passage d’une plateforme collaborative d’édition d’une base de données en PhP-MySQL à un environnement de balisage en XML-TEI (Les enjeux de la mutation des bases de données vers de nouveaux formats (séminaire « Les p’tits déj’ ‘Humanités numériques’ de l’IRHT », 27/11/20))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3477,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.3159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTPM.86.2.3287114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.2275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Reynhout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003094791-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5479" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goloubkoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.3159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.924" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTPM.86.2.3287114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.2275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mac&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Reynhout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003094791-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5479" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552567v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goloubkoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>