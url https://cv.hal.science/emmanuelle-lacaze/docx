--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,4208 +66,4208 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Kleman et la physique des défauts. Une approche topologique toujours d’actualité</w:t>
+                <w:t xml:space="preserve">Integrin αv contributes to the regulation of vascular smooth muscle cell stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Ekaterina Belozertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Miltat</w:t>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Pieranski</w:t>
+                <w:t xml:space="preserve">Alexandre Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thiaville</w:t>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 83, pp.32-39. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.7682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/202683032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-38948-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484396v1</w:t>
+                <w:t xml:space="preserve">hal-05562638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
+                <w:t xml:space="preserve">Maurice Kleman et la physique des défauts. Une approche topologique toujours d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Feldman</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Barrios-Capuchino</w:t>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Jacques Miltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Pawel Pieranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Abadie</w:t>
+                <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83, pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202683032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126320v1</w:t>
+                <w:t xml:space="preserve">hal-05484396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic order-driven total wall defect formation</w:t>
+                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Mesarec</w:t>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+                <w:t xml:space="preserve">Juan Barrios-Capuchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.106294. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328803v1</w:t>
+                <w:t xml:space="preserve">hal-05126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Electronic and Thermal Signatures in Pump–Probe Spectroscopy of Semiconductor Nanocrystal Films</w:t>
+                <w:t xml:space="preserve">Smectic order-driven total wall defect formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Bellis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matias Feldman</w:t>
+                <w:t xml:space="preserve">Luka Mesarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Delbono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Prado</w:t>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00326⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.106294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056892v1</w:t>
+                <w:t xml:space="preserve">hal-05328803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Diffraction Reveals the Consequences of Strong Deformation in Thin Smectic Films: Dilation and Chevron Formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caterina Tosarelli</w:t>
+                <w:t xml:space="preserve">Simultaneous Electronic and Thermal Signatures in Pump–Probe Spectroscopy of Semiconductor Nanocrystal Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Delbono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018101⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328144v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Thermal Transport in Tunable Self-Assembled Nanocrystal Supercrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">X-Ray Diffraction Reveals the Consequences of Strong Deformation in Thin Smectic Films: Dilation and Chevron Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Essaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tosarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12991⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.018101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826476v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-activated polarization of single photon emitters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic Thermal Transport in Tunable Self-Assembled Nanocrystal Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Barrios-Capuchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169487⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304836v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Temperature-activated polarization of single photon emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544635v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Missaoui</w:t>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharif Shahini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713553v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape instabilities of islands in smectic films under lateral compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Harth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Trittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Stannarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (16), pp.3193-3205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2sm00144f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional patterns and topological defects in smectic liquid crystal films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Shahini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21680396.2022.2076748⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (25), pp.4792-4802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770509v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Backflow during the Anihilation of Topologocal Defects in Freely Suspended Smectic Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">One-dimensional patterns and topological defects in smectic liquid crystal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralf Stannarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11040430⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2022.2076748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205186v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Crystal Films as Active Substrates for Nanoparticle Control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demaille</w:t>
+                <w:t xml:space="preserve">Observation of Backflow during the Anihilation of Topologocal Defects in Freely Suspended Smectic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan J de Pablo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexey Eremin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Stannarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (7), pp.6700-6708. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst11040430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356166v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinked row-induced chirality driven by molecule-substrate interactions</w:t>
+                <w:t xml:space="preserve">Liquid Crystal Films as Active Substrates for Nanoparticle Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Snegir</w:t>
+                <w:t xml:space="preserve">Ines Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick J Dappe</w:t>
+                <w:t xml:space="preserve">Viviana Palacio-Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitanchuk Oleksiy</w:t>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP06519A⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (7), pp.6700-6708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508836v1</w:t>
+                <w:t xml:space="preserve">hal-03356166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of charge transport properties of [1]Benzothieno[3,2-b][1]-benzothiophene single-crystals in field-effect transistor configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinked row-induced chirality driven by molecule-substrate interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolu Su</w:t>
+                <w:t xml:space="preserve">Sergii Snegir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Livache</w:t>
+                <w:t xml:space="preserve">Yannick J Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Kapitanchuk Oleksiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.105605. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.7259-7267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450526v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and dielectric properties of 5CB nematic liquid crystal doped by magnetic and nonmagnetic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Ayeb</w:t>
+                <w:t xml:space="preserve">Investigation of charge transport properties of [1]Benzothieno[3,2-b][1]-benzothiophene single-crystals in field-effect transistor configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Derbali</w:t>
+                <w:t xml:space="preserve">Xiaolu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mouhli</w:t>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik Soltani</w:t>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathi Jomni</w:t>
+                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.105605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070728v1</w:t>
+                <w:t xml:space="preserve">hal-02450526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy between periodic patterns in thin smectic liquid crystal films and the intermediate state of superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zappone</w:t>
+                <w:t xml:space="preserve">Viscoelastic and dielectric properties of 5CB nematic liquid crystal doped by magnetic and nonmagnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atilla Eren Mamuk</w:t>
+                <w:t xml:space="preserve">Mouna Derbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Gryn</w:t>
+                <w:t xml:space="preserve">Ahmed Mouhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Arima</w:t>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Zizzari</w:t>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (30), pp.17643-17649. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2000849117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070716v1</w:t>
+                <w:t xml:space="preserve">hal-03070728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogy between periodic patterns in thin smectic liquid crystal films and the intermediate state of superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Atilla Eren Mamuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">Iryna Gryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Valentina Arima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Zizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (30), pp.17643-17649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2000849117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490728v1</w:t>
+                <w:t xml:space="preserve">hal-03070716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missaoui Amine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450544v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solvent-free and vacuum-free melt-processing method to fabricate organic semiconducting layers with large crystal size for organic electronic applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Syou P'Heng Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+                <w:t xml:space="preserve">Missaoui Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8tc04834g⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1598-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367959v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe Nanocrystal Inks for Extended Short‐Wave Infrared Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A solvent-free and vacuum-free melt-processing method to fabricate organic semiconducting layers with large crystal size for organic electronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ramade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Jean-Charles Ribierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201900348⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.3190-3198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8tc04834g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134751v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of a streak texture in the hybrid-aligned smectic-C phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HgTe Nanocrystal Inks for Extended Short‐Wave Infrared Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gryn</w:t>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boudet</w:t>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P Lemieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Goldmann</w:t>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM02129A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1900348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201900348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688472v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+                <w:t xml:space="preserve">Observations of a streak texture in the hybrid-aligned smectic-C phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I R Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Meriggio</w:t>
+                <w:t xml:space="preserve">I. Gryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.460 - 469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM02129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908222v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-activated helical inversion in cholesteric liquid crystal microdroplets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ye Zhou</w:t>
+                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supitchaya Iamsaard</w:t>
+                <w:t xml:space="preserve">Elisa Meriggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de Pablo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720742115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843382v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Smectic-A Oily Streaks into the Nematic Phase by UV Irradiation of Reactive Mesogens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Light-activated helical inversion in cholesteric liquid crystal microdroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sleczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ye Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supitchaya Iamsaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst7120358⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (17), pp.4334 - 4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720742115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843392v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Gold Nanorods and Gold Nanorod Chains within Smectic Liquid Crystal Topological Defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Molinaro</w:t>
+                <w:t xml:space="preserve">Persistence of Smectic-A Oily Streaks into the Nematic Phase by UV Irradiation of Reactive Mesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Calixte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b01132⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst7120358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551477v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+                <w:t xml:space="preserve">Oriented Gold Nanorods and Gold Nanorod Chains within Smectic Liquid Crystal Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigita Rožič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dufour</w:t>
+                <w:t xml:space="preserve">Celine Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Joseph Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivakumar Umadevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.6728-6738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b01132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541341v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Charge Carrier Dynamics to Unveil the Role of Surface Ligands in HgTe Narrow Band Gap Nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new class of nanostructured supramolecular organic semiconductors based on intertwined multi-lamellar co-assemblies in π-conjugated liquid-crystalline side-chain polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément J Livache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Danli Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Mateusz Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09972⟩</w:t>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.31 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pj.2016.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668080v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sean Keuleyan</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4067-4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597949v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of nanostructured supramolecular organic semiconductors based on intertwined multi-lamellar co-assemblies in π-conjugated liquid-crystalline side-chain polymers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Charge Carrier Dynamics to Unveil the Role of Surface Ligands in HgTe Narrow Band Gap Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Castiglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Bertille J Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément J Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/pj.2016.107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.859-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518706v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twist-grain boundary phase induced by Au nanoparticles in a chiral liquid crystal host</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigita Rožič</w:t>
+                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Tzitzios</w:t>
+                <w:t xml:space="preserve">L.Donald Mouafo Notemgnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Nounesis</w:t>
+                <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (10), pp.1575-1581. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (41), pp.36173-36180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678292.2017.1306887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527841v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of CdSe-ZnS 2D nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (15), pp.152103. </w:t>
@@ -4299,3651 +4299,3639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a dispersion of magnetic and nonmagnetic nanoparticles on the magnetic Fredericksz transition of the liquid crystal 5CB</w:t>
+                <w:t xml:space="preserve">Twist-grain boundary phase induced by Au nanoparticles in a chiral liquid crystal host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed S Mouhli</w:t>
+                <w:t xml:space="preserve">Maja Trček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib S Ayeb</w:t>
+                <w:t xml:space="preserve">George Cordoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigita Rožič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar S Othman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+                <w:t xml:space="preserve">Vassilios Tzitzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent S Dupuis</w:t>
+                <w:t xml:space="preserve">George Nounesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (1), pp.012706. </w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.1575-1581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2017.1306887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569599v1</w:t>
+                <w:t xml:space="preserve">hal-01527841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Gold Nanoparticles Decorated with Furan-based Diarylethene Photochromic Molecules</w:t>
+                <w:t xml:space="preserve">Influence of a dispersion of magnetic and nonmagnetic nanoparticles on the magnetic Fredericksz transition of the liquid crystal 5CB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Snegir</w:t>
+                <w:t xml:space="preserve">Ahmed S Mouhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Khodko</w:t>
+                <w:t xml:space="preserve">Habib S Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sysoiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Tahar S Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pluchery</w:t>
+                <w:t xml:space="preserve">Vincent S Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 342, pp.78-84. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.012706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504547v1</w:t>
+                <w:t xml:space="preserve">hal-01569599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Self-Assembly Monitored by Hydrogen Bonds for Triphenylene-Based Molecules:a New Role for Azobenzenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Properties of Gold Nanoparticles Decorated with Furan-based Diarylethene Photochromic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+                <w:t xml:space="preserve">S.V. Snegir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Croset</w:t>
+                <w:t xml:space="preserve">A.A. Khodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yo Shimizu</w:t>
+                <w:t xml:space="preserve">D. Sysoiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Tanaka</w:t>
+                <w:t xml:space="preserve">O. Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (39), pp.22388 - 22397. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 342, pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401830v1</w:t>
+                <w:t xml:space="preserve">hal-01504547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic properties of gold nanoparticles on silicon substrates: Understanding Fano-like spectra observed in reflection</w:t>
+                <w:t xml:space="preserve">Electroclinic effect in a chiral paranematic liquid-crystal layer above the bulk nematic-to-isotropic transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ian R. Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (11), pp.111901. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.022701 </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401824v1</w:t>
+                <w:t xml:space="preserve">hal-01281234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized arrays of dislocations in thin smectic liquid crystal films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">2D Self-Assembly Monitored by Hydrogen Bonds for Triphenylene-Based Molecules:a New Role for Azobenzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sleczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pelliser</w:t>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SM02241J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (39), pp.22388 - 22397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230908v1</w:t>
+                <w:t xml:space="preserve">hal-01401830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically controlled properties of nanoparticles stabilised by photochromic difurylethene-base diarylethenes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plasmonic properties of gold nanoparticles on silicon substrates: Understanding Fano-like spectra observed in reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (2-3), pp.229 - 236. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (11), pp.111901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mawe.201600472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4962731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01518910v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral oily streaks in a smectic-A liquid crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized arrays of dislocations in thin smectic liquid crystal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian R. Nemitz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pelliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (31), pp.6662-6668 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM01238H⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.678-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SM02241J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362220v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Effect on Properties of Sprayed In2S3 Films for Photovoltaic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optically controlled properties of nanoparticles stabilised by photochromic difurylethene-base diarylethenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Snegir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouguila</w:t>
+                <w:t xml:space="preserve">I. Mukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sysoiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kraini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Bouchriha</w:t>
+                <w:t xml:space="preserve">T. Huhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-4216-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (2-3), pp.229 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mawe.201600472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318361v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness Effect on Properties of Sprayed In2S3 Films for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">M. Kraini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Guillemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">H. Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (23), pp.12351-12361. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.829-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-4216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347065v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroclinic effect in a chiral paranematic liquid-crystal layer above the bulk nematic-to-isotropic transition temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Chiral oily streaks in a smectic-A liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R. Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022701⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (31), pp.6662-6668 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM01238H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281234v1</w:t>
+                <w:t xml:space="preserve">hal-01362220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy Ne ion beam induced-modifications of magnetic properties in MnAs thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cervera</w:t>
+                <w:t xml:space="preserve">Loic Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Eddrief</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/29/5/055001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (23), pp.12351-12361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390149v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Control of Doping in Self-Doped Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low energy Ne ion beam induced-modifications of magnetic properties in MnAs thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+                <w:t xml:space="preserve">S Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b09530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 pp.055001 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/29/5/055001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438644v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-Field-Controlled Alignment of Rod-Shaped Fluorescent Nanocrystals in Smectic Liquid Crystal Defect Arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Surface Control of Doping in Self-Doped Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201602729⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (40), pp.27122 - 27128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b09530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01401820v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical engineering of donor–acceptor liquid crystalline dyads and triads for the controlled nanostructuration of organic semiconductors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Electric-Field-Controlled Alignment of Rod-Shaped Fluorescent Nanocrystals in Smectic Liquid Crystal Defect Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Gryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Giocondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CE00365F⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (39), pp.7122 - 7131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201602729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325369v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">Chemical engineering of donor–acceptor liquid crystalline dyads and triads for the controlled nanostructuration of organic semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Sosa-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.4787-4798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CE00365F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265737v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Self-Assembly of Periodic Defect Patterns in Smectic Liquid Crystal Films with Electric Fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kanaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201402875⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (46), pp.12830-12837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208133v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping of gold nanoparticles within arrays of topological defects: evolution of the LSPR anisotropy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Tailoring Anisotropic Interactions between Soft Nanospheres Using Dense Arrays of Smectic Liquid Crystal Edge Dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti Lincei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.11678-11689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285197v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of Rod-Shaped Single-Photon Emitters Driven by Line Defects in Liquid Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vezzoli</w:t>
+                <w:t xml:space="preserve">Investigation of the Physical Properties of Sprayed Nanocrystalline In2S3 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kraini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Najeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.4213 - 4219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-3953-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201403331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211308v1</w:t>
+                <w:t xml:space="preserve">hal-01518800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Anisotropic Interactions between Soft Nanospheres Using Dense Arrays of Smectic Liquid Crystal Edge Dislocations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard-Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258824v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Controlling the Self-Assembly of Periodic Defect Patterns in Smectic Liquid Crystal Films with Electric Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Gryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Bartolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (46), pp.12830-12837. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.142-149 </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201402875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318197v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Physical Properties of Sprayed Nanocrystalline In2S3 Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trapping of gold nanoparticles within arrays of topological defects: evolution of the LSPR anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borenzstein Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendiconti Lincei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518800v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystal quenched orientational disorder at an AFM-scribed alignment surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. S. Pendery</w:t>
+                <w:t xml:space="preserve">Alignment of Rod-Shaped Single-Photon Emitters Driven by Line Defects in Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pelliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. J. Atherton</w:t>
+                <w:t xml:space="preserve">Mathieu Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nobili</w:t>
+                <w:t xml:space="preserve">Clotilde Lethiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Petschek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Stefano Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (11), pp.2220-2227. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.1719-1726 </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4SM02891K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201403331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212834v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Liquid crystal quenched orientational disorder at an AFM-scribed alignment surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Pendery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Atherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Petschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hohenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (11), pp.2220-2227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM02891K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211649v1</w:t>
+                <w:t xml:space="preserve">hal-01212834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamina Martina Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hohenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (8), pp.1199-1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina Martina Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hohenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (8), pp.1199-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360549v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the thermal hysteresis in magnetocaloric MnAs thin film by highly charged ion bombardment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gafton</w:t>
+                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kanaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866663⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (46), pp.12830-12837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944462v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carrier mobility study of a mesogenic thienothiophene derivative in bulk and thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Castiglione</w:t>
+                <w:t xml:space="preserve">Suppression of the thermal hysteresis in magnetocaloric MnAs thin film by highly charged ion bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kornel Ocytko</w:t>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Kameche</w:t>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Macabies</w:t>
+                <w:t xml:space="preserve">V. Gafton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (4), pp.943-953. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4866663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01207355v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwined Lamello-Columnar Coassemblies in Liquid-Crystalline Side-Chain Π-Conjugated Polymers: Toward a New Class of Nanostructured Supramolecular Organic Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danli Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Tahar-Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kameche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navaphun Kayunkid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7958,5017 +7946,5017 @@
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (5), pp.1715-1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma4020356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Chirality in Hexagonally Packed Monolayers of Hexapentyloxytriphenylene on Au(111): A Joint Experimental and Theoretical Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge carrier mobility study of a mesogenic thienothiophene derivative in bulk and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksiy Kapitanchuk</w:t>
+                <w:t xml:space="preserve">Leszek Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Marchenko</w:t>
+                <w:t xml:space="preserve">Kornel Ocytko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kameche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mathevet</w:t>
+                <w:t xml:space="preserve">Romain Macabies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (44), pp.13275-13282. </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.943-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la5030058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206967v1</w:t>
+                <w:t xml:space="preserve">hal-01207355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching at the Nanoscale: Light- and STM-Tip-Induced Switch of a Thiolated Diarylethene Self-Assembly on Au(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergii V. Snegir</w:t>
+                <w:t xml:space="preserve">Emergence of Chirality in Hexagonally Packed Monolayers of Hexapentyloxytriphenylene on Au(111): A Joint Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sleczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei Yu</w:t>
+                <w:t xml:space="preserve">Oleksiy Kapitanchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maurel</w:t>
+                <w:t xml:space="preserve">Alexandr Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandr A. Marchenko</w:t>
+                <w:t xml:space="preserve">Fabrice Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30 (45), pp.13556-13563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5029806⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 30 (44), pp.13275-13282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5030058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207341v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM Study of Self-Organization of 10CB Molecules on Au(111) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii V. Snegir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Marchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 589 (1), pp.90-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15421406.2013.872359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the optical properties of self-organized arrays of liquid crystal defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pelliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zappone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (19), pp.23182-23191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.22.023182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textures of cholesteric droplets controlled by photo-switching chirality at the molecular level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Switching at the Nanoscale: Light- and STM-Tip-Induced Switch of a Thiolated Diarylethene Self-Assembly on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii V. Snegir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brasselet</w:t>
+                <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syuzanna R. Harutyunyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr A. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC01297F⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (45), pp.13556-13563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5029806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068137v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Habib Ayeb</w:t>
+                <w:t xml:space="preserve">Textures of cholesteric droplets controlled by photo-switching chirality at the molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syuzanna R. Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (38), pp.8137-8141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC01297F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213716v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticles on Oxide-Free Silicon-Molecule Interface for Single Electron Transport</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel P. Doherty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t>
+                <w:t xml:space="preserve">Joel S. Pendery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la304971v‎⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (39), pp.9366-9375 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910966v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordering nano- and microparticles assemblies with liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.025⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.83-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2013.818515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764943v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering nano- and microparticles assemblies with liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold Nanoparticles on Oxide-Free Silicon-Molecule Interface for Single Electron Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip M. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel P. Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21680396.2013.818515⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.5066-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la304971v‎⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840768v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of functionalized gold nanoparticles assemblies as a function of the surface coverage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gafton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hidki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13404-013-0126-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 317, pp.154-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213781v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molar ratio S/In effect on properties of sprayed In2S3 films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optical spectroscopy of functionalized gold nanoparticles assemblies as a function of the surface coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63 (2), pp.20301. </w:t>
+              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.299-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13404-013-0126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01238971v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twofold Orientation of Triphenylene-Based Discotic Liquid Crystals on Gold</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Molar ratio S/In effect on properties of sprayed In2S3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2011.653715⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2), pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239008v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Hydrophobin Protein Rodlets Studied with Atomic Force Spectroscopy in Dynamic Mode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twofold Orientation of Triphenylene-Based Discotic Liquid Crystals on Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sleczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2028093⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 558 (SI), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2011.653715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777900v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the probe: AFM tip-profiling via nanotemplates to determine Hamaker constants from phase-distance curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembly of Hydrophobin Protein Rodlets Studied with Atomic Force Spectroscopy in Dynamic Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">R. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jupille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Longobardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giardina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2028093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01238977v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover to striped magnetic domains in Fe1-xGax magnetostrictive thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the probe: AFM tip-profiling via nanotemplates to determine Hamaker constants from phase-distance curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rache Salles</w:t>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4748122⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238973v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic lattices of frustrated focal conic defect domains in smectic liquid crystal films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossover to striped magnetic domains in Fe1-xGax magnetostrictive thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barturen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zappone</w:t>
+                <w:t xml:space="preserve">B. Rache Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Meyer</w:t>
+                <w:t xml:space="preserve">P. Schio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bruno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm07207f⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (9), pp.092404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4748122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778079v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mode and self-organization of LuPc2 on Si(001)-2 x 1 vicinal surfaces: An optical investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic lattices of frustrated focal conic defect domains in smectic liquid crystal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bidermane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">B. Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (11), pp.115413. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.4318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.115413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2sm07207f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238974v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear self-assembly of nanoparticles within liquid crystal defect arrays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth mode and self-organization of LuPc2 on Si(001)-2 x 1 vicinal surfaces: An optical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Levi</w:t>
+                <w:t xml:space="preserve">S. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bidermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201103791⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (11), pp.115413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.115413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777951v1</w:t>
+                <w:t xml:space="preserve">hal-01238974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles in a cholesteric liquid crystal matrix: self-organization and localized surface plasmon properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Sellame</w:t>
+                <w:t xml:space="preserve">Linear self-assembly of nanoparticles within liquid crystal defect arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Truong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Aubard</w:t>
+                <w:t xml:space="preserve">G. Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm30622k⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201103791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216804v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Humbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.280 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1CP21091B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling chirality with helix inversion in cholesteric liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Katsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberta Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2JM15962G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered interfaces for dual easy axes in liquid crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Gold nanoparticles in a cholesteric liquid crystal matrix: self-organization and localized surface plasmon properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Apicella</w:t>
+                <w:t xml:space="preserve">J Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Santo</w:t>
+                <w:t xml:space="preserve">H Sellame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Coursault</w:t>
+                <w:t xml:space="preserve">S Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alba</w:t>
+                <w:t xml:space="preserve">J Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM00727G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2jm30622k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222997v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM Observation of Open- and Closed-Ring Forms of Functionalized Diarylethene Molecules Self-Assembled on a Au(111) Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
+                <w:t xml:space="preserve">Ordered interfaces for dual easy axes in liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz200875c⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00727G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648991v1</w:t>
+                <w:t xml:space="preserve">hal-01222997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining moiré patterns and high resolution transmission electron microscopy for in-plane thin films thickness determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Substrate Effect on the Plasmon Resonance of Supported Flat Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merhnoush Valamanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.2914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1056495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00777895v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Effect on the Plasmon Resonance of Supported Flat Silver Nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">STM Observation of Open- and Closed-Ring Forms of Functionalized Diarylethene Molecules Self-Assembled on a Au(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Snegir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr A. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (19), pp.2433-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz200875c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1056495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00569090v1</w:t>
+                <w:t xml:space="preserve">hal-00648991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-ordered arrays of linear defects and virtual singularities in thin smectic-A films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combining moiré patterns and high resolution transmission electron microscopy for in-plane thin films thickness determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merhnoush Valamanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (3), pp.1161-1167. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0sm00747a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222998v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optical Properties of Active Polymer-Coated Plasmonic Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Gehan</w:t>
+                <w:t xml:space="preserve">Self-ordered arrays of linear defects and virtual singularities in thin smectic-A films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mangeney</w:t>
+                <w:t xml:space="preserve">Habib Hayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Aubard</w:t>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Lévi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hohenau</w:t>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (8), pp.926-931. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.1161-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz200272r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0sm00747a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239028v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
+                <w:t xml:space="preserve">Design and Optical Properties of Active Polymer-Coated Plasmonic Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Balan</w:t>
+                <w:t xml:space="preserve">Helene Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh Kumar</w:t>
+                <w:t xml:space="preserve">Claire Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
+                <w:t xml:space="preserve">Jean Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
+                <w:t xml:space="preserve">Georges Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hohenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (8), pp.926-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz200272r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569705v1</w:t>
+                <w:t xml:space="preserve">hal-01239028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of open films of discotic hexagonal columnar liquid crystals as probed by grazing incidence X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grelet</w:t>
+                <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dardel</w:t>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Bock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31, pp. 343-349. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (37), pp.374013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10586-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482771v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced detection of thiophenol adsorbed on gold nanoparticles by SFG and DFG nonlinear optical spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of open films of discotic hexagonal columnar liquid crystals as probed by grazing incidence X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnoush Valamanesh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b902142f⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp. 343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10586-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111107v1</w:t>
+                <w:t xml:space="preserve">hal-00482771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azobenzene-containing liquid crystal triblock copolymers: Synthesis, characterization, and self-assembly behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhanced detection of thiophenol adsorbed on gold nanoparticles by SFG and DFG nonlinear optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnoush Valamanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (35), pp.7729-7737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b902142f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma702590j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292968v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular chirality at fluid/solid interfaces: expression of asymmetry in self-organised monolayers</w:t>
+                <w:t xml:space="preserve">Azobenzene-containing liquid crystal triblock copolymers: Synthesis, characterization, and self-assembly behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Katsonis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b718170a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.2459-2466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma702590j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423989v1</w:t>
+                <w:t xml:space="preserve">hal-01292968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir-Blodgett Film of Hydrophobin Protein from Pleurotus ostreatus at the Air-Water Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular chirality at fluid/solid interfaces: expression of asymmetry in self-organised monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciuchi Federica</w:t>
+                <w:t xml:space="preserve">N. Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santo Maria De</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. L. Feringa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la802306r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718170a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439822v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-frustrated periodic textures of smectic-A liquid crystals on crystalline surfaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Langmuir-Blodgett Film of Hydrophobin Protein from Pleurotus ostreatus at the Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmadi Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciuchi Federica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santo Maria De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.061704⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.12953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la802306r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292970v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Reorganization of Motor-Doped Chiral Liquid Crystals: Bridging Molecular Isomerization and Texture Rotation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Surface-frustrated periodic textures of smectic-A liquid crystals on crystalline surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (6), pp.061704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.061704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja8039629⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00439850v1</w:t>
+                <w:t xml:space="preserve">hal-01292970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Photoinduced Reorganization of Motor-Doped Chiral Liquid Crystals: Bridging Molecular Isomerization and Texture Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahthild G. M. Jongejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Eelkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp075381i⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130, pp.14615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja8039629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292978v1</w:t>
+                <w:t xml:space="preserve">hal-00439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar anchoring and surface melting in the smectic-A phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.041702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (45), pp.16866-16870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075381i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292979v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-Induced Synthesis and Cryo-TEM Characterization of Silver Nanoshells on Linoleate Spherical Micelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Remita</w:t>
+                <w:t xml:space="preserve">Planar anchoring and surface melting in the smectic-A phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Jonic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la701366f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4, 1), pp.041702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.041702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00378373v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray radiolysis induced formation of silver nano-particles: A SAXS and UV–visible absorption spectroscopy study</w:t>
               </w:r>
@@ -12980,64 +12968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13094,1925 +13082,2071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of smectic defect cores: an X-ray study of 8CB liquid crystal ultra-thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Radiation-Induced Synthesis and Cryo-TEM Characterization of Silver Nanoshells on Linoleate Spherical Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Jonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc de Boissieu</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.027803⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (19), pp.9523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701366f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012699v1</w:t>
+                <w:t xml:space="preserve">hal-00378373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Smectic Defect Cores: X-Ray Study of 8CB Liquid Crystal Ultrathin Films : Reply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structure of smectic defect cores: an X-ray study of 8CB liquid crystal ultra-thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97 (15), pp.159802. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 96 (2), pp.027803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.027803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.159802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00429193v1</w:t>
+                <w:t xml:space="preserve">hal-00012699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the structure of focal conics cores and their influence on the evolution with temperature: an x-ray study of ultra-thin 8CB films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structure of Smectic Defect Cores: X-Ray Study of 8CB Liquid Crystal Ultrathin Films : Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421400590954308⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (15), pp.159802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.159802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017062v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of scanning tunneling microscopy superconducting Nb tips having highly enhanced critical fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the structure of focal conics cores and their influence on the evolution with temperature: an x-ray study of ultra-thin 8CB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noat</w:t>
+                <w:t xml:space="preserve">J. P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Proslier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Sacks</w:t>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 419, pp.18. </w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437, pp.1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2004.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15421400590954308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016927v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nanostructured Metal-Organic Films: Surface X-ray Radiolysis of Silver Ions Using a Langmuir Monolayer as a Template</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of scanning tunneling microscopy superconducting Nb tips having highly enhanced critical fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Muller</w:t>
+                <w:t xml:space="preserve">A. Kohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Yves Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Proslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la049534u⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 419, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2004.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005075v1</w:t>
+                <w:t xml:space="preserve">hal-00016927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization in the commensurate network of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules adsorbed on MoS2 single crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Nanostructured Metal-Organic Films: Surface X-ray Radiolysis of Silver Ions Using a Langmuir Monolayer as a Template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39, pp.261-272. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.4791-4794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00189-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la049534u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004469v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-dependent conformational state induced by a hydrophilic group intercalated in a semi-fluorinated molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimerization in the commensurate network of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules adsorbed on MoS2 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupres</w:t>
+                <w:t xml:space="preserve">M. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cantin</w:t>
+                <w:t xml:space="preserve">J.P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Perrot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 457, pp.381-390. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.261-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00189-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005065v1</w:t>
+                <w:t xml:space="preserve">hal-00004469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium Nanoparticles : Size, Shape and Self-Assemblies</w:t>
+                <w:t xml:space="preserve">Substrate-dependent conformational state induced by a hydrophilic group intercalated in a semi-fluorinated molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Viau</w:t>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brayner</w:t>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. L. Pou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Francoise Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 457, pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm0212109⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017013v1</w:t>
+                <w:t xml:space="preserve">hal-00005065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physisorption of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules on MoS2: interpretation of pairing phenomenom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ruthenium Nanoparticles : Size, Shape and Self-Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Pou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chakroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01401-2⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0212109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002623v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbed organic monolayers on crystalline substrate: the example of 8CB on MoS2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Physisorption of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules on MoS2: interpretation of pairing phenomenom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00084-8⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 507-510, pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01401-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002624v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assemblies of silver sulfide nanocrystals on various substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adsorbed organic monolayers on crystalline substrate: the example of 8CB on MoS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.P. Pileni</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16, pp.3803. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 175-176, pp.337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9908283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00084-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002626v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température de fabrication sur les propriétés structurales et morphologiques des couches épaisses de In2S3 “spray</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assemblies of silver sulfide nanocrystals on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouzouita</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belhadj Amara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Pileni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1997214⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16, pp.3803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9908283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00249671v1</w:t>
+                <w:t xml:space="preserve">hal-00002626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the structure of crystalline adsorbed organic monolayers with application to nCB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effet de la température de fabrication sur les propriétés structurales et morphologiques des couches épaisses de In2S3 “spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhadj Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1997160⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (8), pp.1647-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002625v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A model for the structure of crystalline adsorbed organic monolayers with application to nCB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1997160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tip-surface interactions in STM experiments on Au(111): atomic-scale metal friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34, pp.489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i1996-00484-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId564"/>
+      <w:footerReference w:type="default" r:id="rId570"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15159,51 +15293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05056892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bellis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00326" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Harth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Trittel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stannarius" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00144f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zappone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2022.2076748" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Eremin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11040430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Palacio-Betancur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J de Pablo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Snegir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapitanchuk Oleksiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06519A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052703" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Eren Mamuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gryn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Arima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zizzari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2000849117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ribierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04834g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Nemitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gryn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Lemieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02129A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sleczkowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitchaya Iamsaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katsonis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720742115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7120358" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Ro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Molinaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calixte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivakumar Umadevi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b01132" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Jagtap" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09972" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danli Zeng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castiglione" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2016.107" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Tr&#269;ek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cordoyiannis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Tzitzios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nounesis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1306887" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Mouhli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib S Ayeb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar S Othman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012706" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Snegir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khodko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sysoiev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Shimizu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06800" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962731" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelliser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02241J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snegir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huhn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600472" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68XW721-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362220v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Nemitz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ferris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01238H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318361v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4216-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022701" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09530" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carbone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giocondo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602729" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXQHSV2C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00365F" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bartolino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402875" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CB857E1F0901C57C723FF997F339539D2D5071/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lethiec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201403331" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258824v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02538" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518800v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Najeh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3953-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212834v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pendery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Atherton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobili" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petschek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02891K" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207355v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Ocytko" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBKSG8N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Tahar-Djebbar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4020356" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206967v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kapitanchuk" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Marchenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5030058" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii V. Snegir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy L. Kapitanchuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr A. Marchenko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5029806" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2013.872359" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023182" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068137v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna R. Harutyunyan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01297F" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00910966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Seitz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Campbell" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel P. Doherty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304971v&#8206;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840768v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.818515" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238971v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Bouguila" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Timoumi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzouita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouchriha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130260" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E305217F3532BEBAADCDCB0E2A1C9F49658FE6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2011.653715" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777900v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houmadi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longobardi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giardina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028093" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238977v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.06.013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XM9QK09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238973v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barturen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rache Salles" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butera" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748122" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778079v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zappone" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruno" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07207f" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bidermane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.115413" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777951v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103791" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216804v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayeb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sellame" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truong" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30622k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216826v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Ferrarini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM15962G" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222997v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Apicella" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Santo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coursault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00727G" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648991v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200875c" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777895v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhnoush Valamanesh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG3P5RDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569090v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1056495" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hayeb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00747a" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239028v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gehan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;vi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200272r" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292968v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogong Wang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702590j" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423989v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katsonis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718170a" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-58PQBXFL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439822v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmadi Said" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciuchi Federica" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Maria De" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Stefano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rea" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la802306r" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3NZ8XK74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292970v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061704" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439850v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Alessandro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahthild G. M. Jongejan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Eelkema" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039629" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93XJMNXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292979v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alba" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041702" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378373v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Attia" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remita" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701366f" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HK0H5GL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387601v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellame" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.06.032" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJRNGRT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012699v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.027803" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429193v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean Philippe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.159802" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017062v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Michel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590954308" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016927v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Proslier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.12.001" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005075v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049534u" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58V570P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004469v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00189-6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GGKSQ1J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005065v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perrot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.287" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS9MHDZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017013v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Pou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroune" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0212109" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPG0DJ7B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01401-2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ37PC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002624v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00084-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTLN7SVJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002626v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9908283" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T784D40-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249671v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzouita" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhadj Amara" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997214" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA183CF34CCD80F2D6565477E4E32F3445E81809/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002625v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997160" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JT1K4GR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002627v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fournel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00484-4" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VHPH0432-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38948-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05056892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Harth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Trittel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stannarius" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00144f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zappone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2022.2076748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Eremin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11040430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Palacio-Betancur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Snegir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapitanchuk Oleksiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06519A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052703" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Eren Mamuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gryn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Arima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zizzari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2000849117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ribierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04834g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Nemitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gryn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Lemieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02129A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sleczkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitchaya Iamsaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katsonis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720742115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7120358" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Ro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Molinaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calixte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivakumar Umadevi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b01132" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danli Zeng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castiglione" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2016.107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Jagtap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09972" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Tr&#269;ek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cordoyiannis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Tzitzios" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nounesis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1306887" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Mouhli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib S Ayeb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar S Othman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012706" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Snegir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khodko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sysoiev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Nemitz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022701" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Shimizu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06800" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelliser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02241J" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snegir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huhn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68XW721-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4216-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362220v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ferris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01238H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09530" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carbone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giocondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602729" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXQHSV2C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00365F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258824v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02538" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Najeh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3953-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208133v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bartolino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402875" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CB857E1F0901C57C723FF997F339539D2D5071/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lethiec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201403331" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212834v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pendery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Atherton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobili" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petschek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02891K" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360553v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Tahar-Djebbar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4020356" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Ocytko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBKSG8N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206967v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kapitanchuk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Marchenko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5030058" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii V. Snegir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy L. Kapitanchuk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2013.872359" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023182" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr A. Marchenko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5029806" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068137v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Chen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna R. Harutyunyan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01297F" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.818515" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00910966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Seitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Campbell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel P. Doherty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304971v&#8206;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238971v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Bouguila" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Timoumi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzouita" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouchriha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130260" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E305217F3532BEBAADCDCB0E2A1C9F49658FE6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239008v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2011.653715" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777900v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houmadi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longobardi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giardina" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028093" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238977v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.06.013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XM9QK09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238973v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barturen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rache Salles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748122" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778079v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zappone" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07207f" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bidermane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.115413" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777951v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103791" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216826v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Ferrarini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM15962G" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216804v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayeb" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sellame" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truong" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30622k" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Apicella" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Santo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coursault" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00727G" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569090v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhnoush Valamanesh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1056495" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648991v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200875c" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777895v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG3P5RDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222998v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hayeb" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00747a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gehan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;vi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200272r" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292968v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogong Wang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702590j" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423989v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katsonis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718170a" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-58PQBXFL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439822v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmadi Said" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciuchi Federica" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Maria De" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Stefano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rea" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la802306r" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3NZ8XK74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292970v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061704" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439850v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Alessandro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahthild G. M. Jongejan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Eelkema" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039629" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93XJMNXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292979v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alba" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041702" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387601v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellame" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.06.032" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJRNGRT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378373v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Attia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remita" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701366f" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HK0H5GL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012699v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.027803" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429193v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean Philippe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.159802" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017062v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Michel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590954308" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016927v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Proslier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.12.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005075v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049534u" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58V570P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004469v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00189-6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GGKSQ1J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005065v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perrot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.287" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS9MHDZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017013v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Pou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroune" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0212109" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPG0DJ7B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002623v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01401-2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ37PC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002624v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00084-8" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTLN7SVJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002626v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9908283" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T784D40-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249671v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzouita" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhadj Amara" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997214" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA183CF34CCD80F2D6565477E4E32F3445E81809/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002625v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997160" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JT1K4GR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002627v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fournel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00484-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VHPH0432-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>