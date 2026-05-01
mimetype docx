--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,593 +368,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
+                <w:t xml:space="preserve">Smectic order-driven total wall defect formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Feldman</w:t>
+                <w:t xml:space="preserve">Luka Mesarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Barrios-Capuchino</w:t>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Abadie</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.106294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126320v1</w:t>
+                <w:t xml:space="preserve">hal-05328803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic order-driven total wall defect formation</w:t>
+                <w:t xml:space="preserve">Simultaneous Electronic and Thermal Signatures in Pump–Probe Spectroscopy of Semiconductor Nanocrystal Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Mesarec</w:t>
+                <w:t xml:space="preserve">Francesco de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+                <w:t xml:space="preserve">Ilaria Delbono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.106294. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328803v1</w:t>
+                <w:t xml:space="preserve">hal-05056892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Electronic and Thermal Signatures in Pump–Probe Spectroscopy of Semiconductor Nanocrystal Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-Ray Diffraction Reveals the Consequences of Strong Deformation in Thin Smectic Films: Dilation and Chevron Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Bellis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matias Feldman</w:t>
+                <w:t xml:space="preserve">Lamya Essaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Delbono</w:t>
+                <w:t xml:space="preserve">Caterina Tosarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Prado</w:t>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00326⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.018101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056892v1</w:t>
+                <w:t xml:space="preserve">hal-05328144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Diffraction Reveals the Consequences of Strong Deformation in Thin Smectic Films: Dilation and Chevron Formation</w:t>
+                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Barrios-Capuchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamya Essaoui</w:t>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Tosarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (1), pp.018101. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.018101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328144v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Thermal Transport in Tunable Self-Assembled Nanocrystal Supercrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Barrios-Capuchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-activated polarization of single photon emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,585 +1155,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
+                <w:t xml:space="preserve">Shape instabilities of islands in smectic films under lateral compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Humbert</w:t>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pluchery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Kirsten Harth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Busson</w:t>
+                <w:t xml:space="preserve">Torsten Trittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Stannarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (16), pp.3193-3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm00144f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544635v1</w:t>
+                <w:t xml:space="preserve">hal-03713549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape instabilities of islands in smectic films under lateral compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Trittel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ralf Stannarius</w:t>
+                <w:t xml:space="preserve">Sharif Shahini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (16), pp.3193-3205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm00144f⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 18 (25), pp.4792-4802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713549v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional patterns and topological defects in smectic liquid crystal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2022.2076748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713553v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional patterns and topological defects in smectic liquid crystal films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zappone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21680396.2022.2076748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770509v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Backflow during the Anihilation of Topologocal Defects in Freely Suspended Smectic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Eremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Stannarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,563 +2159,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and dielectric properties of 5CB nematic liquid crystal doped by magnetic and nonmagnetic nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Derbali</w:t>
+                <w:t xml:space="preserve">Syou P'Heng Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mouhli</w:t>
+                <w:t xml:space="preserve">Missaoui Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik Soltani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fathi Jomni</w:t>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052703⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1598-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070728v1</w:t>
+                <w:t xml:space="preserve">hal-02450544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy between periodic patterns in thin smectic liquid crystal films and the intermediate state of superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zappone</w:t>
+                <w:t xml:space="preserve">Viscoelastic and dielectric properties of 5CB nematic liquid crystal doped by magnetic and nonmagnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Derbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atilla Eren Mamuk</w:t>
+                <w:t xml:space="preserve">Ahmed Mouhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Gryn</w:t>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Arima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Zizzari</w:t>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2000849117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070716v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogy between periodic patterns in thin smectic liquid crystal films and the intermediate state of superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Eren Mamuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Iryna Gryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">Valentina Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Alessandra Zizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (30), pp.17643-17649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2000849117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490728v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
+                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syou P'Heng Do</w:t>
+                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missaoui Amine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.1598-1606. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450544v1</w:t>
+                <w:t xml:space="preserve">hal-02490728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solvent-free and vacuum-free melt-processing method to fabricate organic semiconducting layers with large crystal size for organic electronic applications</w:t>
               </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Meriggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -3365,1363 +3365,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Smectic-A Oily Streaks into the Nematic Phase by UV Irradiation of Reactive Mesogens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demaille</w:t>
+                <w:t xml:space="preserve">A new class of nanostructured supramolecular organic semiconductors based on intertwined multi-lamellar co-assemblies in π-conjugated liquid-crystalline side-chain polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danli Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Mateusz Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst7120358⟩</w:t>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.31 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pj.2016.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843392v1</w:t>
+                <w:t xml:space="preserve">hal-01518706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Gold Nanorods and Gold Nanorod Chains within Smectic Liquid Crystal Topological Defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Molinaro</w:t>
+                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Calixte</w:t>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivakumar Umadevi</w:t>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b01132⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4067-4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551477v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of nanostructured supramolecular organic semiconductors based on intertwined multi-lamellar co-assemblies in π-conjugated liquid-crystalline side-chain polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Charge Carrier Dynamics to Unveil the Role of Surface Ligands in HgTe Narrow Band Gap Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danli Zeng</w:t>
+                <w:t xml:space="preserve">Bertille J Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Mateusz Mazur</w:t>
+                <w:t xml:space="preserve">Clément J Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Castiglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.31 - 39. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.859-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/pj.2016.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518706v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
+                <w:t xml:space="preserve">L.Donald Mouafo Notemgnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (41), pp.36173-36180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541341v1</w:t>
+                <w:t xml:space="preserve">hal-01597949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Charge Carrier Dynamics to Unveil the Role of Surface Ligands in HgTe Narrow Band Gap Nanocrystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electronic structure of CdSe-ZnS 2D nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09972⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (15), pp.152103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668080v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+                <w:t xml:space="preserve">Twist-grain boundary phase induced by Au nanoparticles in a chiral liquid crystal host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Trček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Cordoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigita Rožič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Donald Mouafo Notemgnou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Vassilios Tzitzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Keuleyan</w:t>
+                <w:t xml:space="preserve">George Nounesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (41), pp.36173-36180. </w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.1575-1581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2017.1306887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597949v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of CdSe-ZnS 2D nanoplatelets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of a dispersion of magnetic and nonmagnetic nanoparticles on the magnetic Fredericksz transition of the liquid crystal 5CB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Ahmed S Mouhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib S Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar S Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent S Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4980065⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.012706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508744v1</w:t>
+                <w:t xml:space="preserve">hal-01569599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twist-grain boundary phase induced by Au nanoparticles in a chiral liquid crystal host</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">George Nounesis</w:t>
+                <w:t xml:space="preserve">Optical Properties of Gold Nanoparticles Decorated with Furan-based Diarylethene Photochromic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Snegir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Khodko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sysoiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678292.2017.1306887⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 342, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527841v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a dispersion of magnetic and nonmagnetic nanoparticles on the magnetic Fredericksz transition of the liquid crystal 5CB</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Oriented Gold Nanorods and Gold Nanorod Chains within Smectic Liquid Crystal Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigita Rožič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fresnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent S Dupuis</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivakumar Umadevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012706⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.6728-6738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b01132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569599v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Gold Nanoparticles Decorated with Furan-based Diarylethene Photochromic Molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Sysoiev</w:t>
+                <w:t xml:space="preserve">Persistence of Smectic-A Oily Streaks into the Nematic Phase by UV Irradiation of Reactive Mesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pluchery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 342, pp.78-84. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst7120358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504547v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroclinic effect in a chiral paranematic liquid-crystal layer above the bulk nematic-to-isotropic transition temperature</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R. Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (2), pp.022701 </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4958,77 +4958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic properties of gold nanoparticles on silicon substrates: Understanding Fano-like spectra observed in reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (11), pp.111901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5075,64 +5075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized arrays of dislocations in thin smectic liquid crystal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zappone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Boulaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,51 +5222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Snegir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sysoiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,278 +5336,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Effect on Properties of Sprayed In2S3 Films for Photovoltaic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral oily streaks in a smectic-A liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouguila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Halidou</w:t>
+                <w:t xml:space="preserve">Andrew J. Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-4216-4⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (31), pp.6662-6668 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM01238H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318361v1</w:t>
+                <w:t xml:space="preserve">hal-01362220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral oily streaks in a smectic-A liquid crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian R. Nemitz</w:t>
+                <w:t xml:space="preserve">Thickness Effect on Properties of Sprayed In2S3 Films for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kraini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Ferris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (31), pp.6662-6668 </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.829-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM01238H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-4216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362220v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
               </w:r>
@@ -5645,51 +5645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (23), pp.12351-12361. </w:t>
@@ -5995,51 +5995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-Field-Controlled Alignment of Rod-Shaped Fluorescent Nanocrystals in Smectic Liquid Crystal Defect Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Gryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,51 +6047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Giocondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zappone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (39), pp.7122 - 7131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6137,51 +6137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical engineering of donor–acceptor liquid crystalline dyads and triads for the controlled nanostructuration of organic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,295 +6399,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Anisotropic Interactions between Soft Nanospheres Using Dense Arrays of Smectic Liquid Crystal Edge Dislocations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
+                <w:t xml:space="preserve">Investigation of the Physical Properties of Sprayed Nanocrystalline In2S3 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kraini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Blach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alina Vlad</w:t>
+                <w:t xml:space="preserve">I. Najeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.4213 - 4219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-3953-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258824v1</w:t>
+                <w:t xml:space="preserve">hal-01518800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Physical Properties of Sprayed Nanocrystalline In2S3 Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kraini</w:t>
+                <w:t xml:space="preserve">Tailoring Anisotropic Interactions between Soft Nanospheres Using Dense Arrays of Smectic Liquid Crystal Edge Dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Najeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (11), pp.4213 - 4219. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.11678-11689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-3953-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518800v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
               </w:r>
@@ -6807,90 +6807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Self-Assembly of Periodic Defect Patterns in Smectic Liquid Crystal Films with Electric Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Gryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bartolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zappone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.142-149 </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7416,7737 +7416,7615 @@
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360553v1</w:t>
+                <w:t xml:space="preserve">hal-01211649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Thermoswitchable Lithographic Hybrid Gold Nanorods as Plasmonic Devices for Sensing and Active Plasmonics Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaonan Sun</w:t>
+                <w:t xml:space="preserve">STM Study of Self-Organization of 10CB Molecules on Au(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii V. Snegir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00280⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 589 (1), pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2013.872359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211649v1</w:t>
+                <w:t xml:space="preserve">hal-01238947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electromagnetic Coupling in Plasmonic Nanostructures Mediated by Thermoresponsive Polymer Brushes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
+                <w:t xml:space="preserve">Modeling the optical properties of self-organized arrays of liquid crystal defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pelliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03339⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (19), pp.23182-23191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.023182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360549v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the thermal hysteresis in magnetocaloric MnAs thin film by highly charged ion bombardment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gafton</w:t>
+                <w:t xml:space="preserve">Switching at the Nanoscale: Light- and STM-Tip-Induced Switch of a Thiolated Diarylethene Self-Assembly on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii V. Snegir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr A. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866663⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (45), pp.13556-13563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5029806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944462v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined Lamello-Columnar Coassemblies in Liquid-Crystalline Side-Chain Π-Conjugated Polymers: Toward a New Class of Nanostructured Supramolecular Organic Semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Navaphun Kayunkid</w:t>
+                <w:t xml:space="preserve">Textures of cholesteric droplets controlled by photo-switching chirality at the molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syuzanna R. Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma4020356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (38), pp.8137-8141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC01297F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208353v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carrier mobility study of a mesogenic thienothiophene derivative in bulk and thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Macabies</w:t>
+                <w:t xml:space="preserve">Suppression of the thermal hysteresis in magnetocaloric MnAs thin film by highly charged ion bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gafton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.01.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01207355v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Chirality in Hexagonally Packed Monolayers of Hexapentyloxytriphenylene on Au(111): A Joint Experimental and Theoretical Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathevet</w:t>
+                <w:t xml:space="preserve">Charge carrier mobility study of a mesogenic thienothiophene derivative in bulk and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornel Ocytko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kameche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Macabies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5030058⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.943-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206967v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM Study of Self-Organization of 10CB Molecules on Au(111) Surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Emergence of Chirality in Hexagonally Packed Monolayers of Hexapentyloxytriphenylene on Au(111): A Joint Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sleczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Kapitanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Marchenko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2013.872359⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (44), pp.13275-13282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5030058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238947v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the optical properties of self-organized arrays of liquid crystal defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonello de Martino</w:t>
+                <w:t xml:space="preserve">Intertwined Lamello-Columnar Coassemblies in Liquid-Crystalline Side-Chain Π-Conjugated Polymers: Toward a New Class of Nanostructured Supramolecular Organic Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danli Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Tahar-Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kameche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navaphun Kayunkid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.023182⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (5), pp.1715-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma4020356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206571v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching at the Nanoscale: Light- and STM-Tip-Induced Switch of a Thiolated Diarylethene Self-Assembly on Au(111)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordering nano- and microparticles assemblies with liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5029806⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.83-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2013.818515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207341v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textures of cholesteric droplets controlled by photo-switching chirality at the molecular level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+                <w:t xml:space="preserve">Gold Nanoparticles on Oxide-Free Silicon-Molecule Interface for Single Electron Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip M. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel P. Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC01297F⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.5066-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la304971v‎⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068137v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Habib Ayeb</w:t>
+                <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gafton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hidki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 317, pp.154-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213716v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering nano- and microparticles assemblies with liquid crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
+                <w:t xml:space="preserve">Optical spectroscopy of functionalized gold nanoparticles assemblies as a function of the surface coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21680396.2013.818515⟩</w:t>
+              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.299-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13404-013-0126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840768v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticles on Oxide-Free Silicon-Molecule Interface for Single Electron Transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t>
+                <w:t xml:space="preserve">Molar ratio S/In effect on properties of sprayed In2S3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Timoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la304971v‎⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2), pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910966v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hidki</w:t>
+                <w:t xml:space="preserve">Gold nanoparticle self-assembly moderated by a cholesteric liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel S. Pendery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.025⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (39), pp.9366-9375 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM51736E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764943v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of functionalized gold nanoparticles assemblies as a function of the surface coverage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+                <w:t xml:space="preserve">Twofold Orientation of Triphenylene-Based Discotic Liquid Crystals on Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sleczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13404-013-0126-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 558 (SI), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2011.653715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213781v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molar ratio S/In effect on properties of sprayed In2S3 films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Habib Bouchriha</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Hydrophobin Protein Rodlets Studied with Atomic Force Spectroscopy in Dynamic Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longobardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giardina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130260⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2028093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01238971v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twofold Orientation of Triphenylene-Based Discotic Liquid Crystals on Gold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Marchenko</w:t>
+                <w:t xml:space="preserve">Probing the probe: AFM tip-profiling via nanotemplates to determine Hamaker constants from phase-distance curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2011.653715⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239008v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Hydrophobin Protein Rodlets Studied with Atomic Force Spectroscopy in Dynamic Mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+                <w:t xml:space="preserve">Crossover to striped magnetic domains in Fe1-xGax magnetostrictive thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barturen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rache Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2028093⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (9), pp.092404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4748122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777900v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the probe: AFM tip-profiling via nanotemplates to determine Hamaker constants from phase-distance curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+                <w:t xml:space="preserve">Periodic lattices of frustrated focal conic defect domains in smectic liquid crystal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.4318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm07207f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01238977v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover to striped magnetic domains in Fe1-xGax magnetostrictive thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Butera</w:t>
+                <w:t xml:space="preserve">Growth mode and self-organization of LuPc2 on Si(001)-2 x 1 vicinal surfaces: An optical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bidermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4748122⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (11), pp.115413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.115413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238973v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic lattices of frustrated focal conic defect domains in smectic liquid crystal films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Linear self-assembly of nanoparticles within liquid crystal defect arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zappone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm07207f⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201103791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778079v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mode and self-organization of LuPc2 on Si(001)-2 x 1 vicinal surfaces: An optical investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Bidermane</w:t>
+                <w:t xml:space="preserve">A multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.115413⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.280 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21091B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238974v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear self-assembly of nanoparticles within liquid crystal defect arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling chirality with helix inversion in cholesteric liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberta Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201103791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM15962G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777951v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gold nanoparticles in a cholesteric liquid crystal matrix: self-organization and localized surface plasmon properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sellame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP21091B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm30622k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216825v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling chirality with helix inversion in cholesteric liquid crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Katsonis</w:t>
+                <w:t xml:space="preserve">Substrate Effect on the Plasmon Resonance of Supported Flat Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merhnoush Valamanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberta Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2JM15962G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.2914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1056495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216826v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles in a cholesteric liquid crystal matrix: self-organization and localized surface plasmon properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Aubard</w:t>
+                <w:t xml:space="preserve">STM Observation of Open- and Closed-Ring Forms of Functionalized Diarylethene Molecules Self-Assembled on a Au(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Snegir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr A. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm30622k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (19), pp.2433-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz200875c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216804v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered interfaces for dual easy axes in liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining moiré patterns and high resolution transmission electron microscopy for in-plane thin films thickness determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merhnoush Valamanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM00727G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222997v1</w:t>
+                <w:t xml:space="preserve">hal-00777895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Effect on the Plasmon Resonance of Supported Flat Silver Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">Self-ordered arrays of linear defects and virtual singularities in thin smectic-A films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.1161-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm00747a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1056495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00569090v1</w:t>
+                <w:t xml:space="preserve">hal-01222998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM Observation of Open- and Closed-Ring Forms of Functionalized Diarylethene Molecules Self-Assembled on a Au(111) Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oleksiy L. Kapitanchuk</w:t>
+                <w:t xml:space="preserve">Design and Optical Properties of Active Polymer-Coated Plasmonic Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hohenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (19), pp.2433-2436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz200875c⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (8), pp.926-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz200272r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648991v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining moiré patterns and high resolution transmission electron microscopy for in-plane thin films thickness determination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordered interfaces for dual easy axes in liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.017⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00727G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00777895v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-ordered arrays of linear defects and virtual singularities in thin smectic-A films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0sm00747a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (37), pp.374013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222998v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optical Properties of Active Polymer-Coated Plasmonic Nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hohenau</w:t>
+                <w:t xml:space="preserve">Morphology of open films of discotic hexagonal columnar liquid crystals as probed by grazing incidence X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz200272r⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp. 343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10586-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239028v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced detection of thiophenol adsorbed on gold nanoparticles by SFG and DFG nonlinear optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnoush Valamanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (35), pp.7729-7737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b902142f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569705v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of open films of discotic hexagonal columnar liquid crystals as probed by grazing incidence X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Langmuir-Blodgett Film of Hydrophobin Protein from Pleurotus ostreatus at the Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmadi Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciuchi Federica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santo Maria De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10586-2⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.12953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la802306r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482771v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced detection of thiophenol adsorbed on gold nanoparticles by SFG and DFG nonlinear optical spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehrnoush Valamanesh</w:t>
+                <w:t xml:space="preserve">Surface-frustrated periodic textures of smectic-A liquid crystals on crystalline surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zappone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b902142f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (6), pp.061704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.061704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111107v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azobenzene-containing liquid crystal triblock copolymers: Synthesis, characterization, and self-assembly behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+                <w:t xml:space="preserve">Photoinduced Reorganization of Motor-Doped Chiral Liquid Crystals: Bridging Molecular Isomerization and Texture Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahthild G. M. Jongejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Eelkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Katsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaogong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma702590j⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130, pp.14615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja8039629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292968v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular chirality at fluid/solid interfaces: expression of asymmetry in self-organised monolayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Katsonis</w:t>
+                <w:t xml:space="preserve">Azobenzene-containing liquid crystal triblock copolymers: Synthesis, characterization, and self-assembly behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b718170a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.2459-2466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma702590j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00423989v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir-Blodgett Film of Hydrophobin Protein from Pleurotus ostreatus at the Air-Water Interface</w:t>
+                <w:t xml:space="preserve">Molecular chirality at fluid/solid interfaces: expression of asymmetry in self-organised monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houmadi Said</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Katsonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Feringa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la802306r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718170a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439822v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-frustrated periodic textures of smectic-A liquid crystals on crystalline surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zappone</w:t>
+                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.061704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (45), pp.16866-16870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075381i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292970v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Reorganization of Motor-Doped Chiral Liquid Crystals: Bridging Molecular Isomerization and Texture Rotation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar anchoring and surface melting in the smectic-A phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja8039629⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4, 1), pp.041702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.041702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00439850v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demaille</w:t>
+                <w:t xml:space="preserve">X-ray radiolysis induced formation of silver nano-particles: A SAXS and UV–visible absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sellame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp075381i⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 263, pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292978v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar anchoring and surface melting in the smectic-A phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation-Induced Synthesis and Cryo-TEM Characterization of Silver Nanoshells on Linoleate Spherical Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Jonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.041702⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (19), pp.9523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701366f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292979v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray radiolysis induced formation of silver nano-particles: A SAXS and UV–visible absorption spectroscopy study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+                <w:t xml:space="preserve">Structure of Smectic Defect Cores: X-Ray Study of 8CB Liquid Crystal Ultrathin Films : Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.06.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (15), pp.159802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.159802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00387601v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-Induced Synthesis and Cryo-TEM Characterization of Silver Nanoshells on Linoleate Spherical Micelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slavica Jonic</w:t>
+                <w:t xml:space="preserve">Structure of smectic defect cores: an X-ray study of 8CB liquid crystal ultra-thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la701366f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (2), pp.027803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.027803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00378373v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of smectic defect cores: an X-ray study of 8CB liquid crystal ultra-thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of scanning tunneling microscopy superconducting Nb tips having highly enhanced critical fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Proslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc de Boissieu</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.027803⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 419, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2004.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012699v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Smectic Defect Cores: X-Ray Study of 8CB Liquid Crystal Ultrathin Films : Reply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean Philippe</w:t>
+                <w:t xml:space="preserve">Revealing the structure of focal conics cores and their influence on the evolution with temperature: an x-ray study of ultra-thin 8CB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.159802⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437, pp.1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421400590954308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429193v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the structure of focal conics cores and their influence on the evolution with temperature: an x-ray study of ultra-thin 8CB films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. P. Michel</w:t>
+                <w:t xml:space="preserve">Synthesis of Nanostructured Metal-Organic Films: Surface X-ray Radiolysis of Silver Ions Using a Langmuir Monolayer as a Template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421400590954308⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.4791-4794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la049534u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017062v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of scanning tunneling microscopy superconducting Nb tips having highly enhanced critical fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimerization in the commensurate network of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules adsorbed on MoS2 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2004.12.001⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.261-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00189-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016927v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nanostructured Metal-Organic Films: Surface X-ray Radiolysis of Silver Ions Using a Langmuir Monolayer as a Template</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Nanostructured Metal−Organic Films: Surface X-ray Radiolysis of Silver Ions Using a Langmuir Monolayer as a Template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 20, pp.4791-4794. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+              <w:t xml:space="preserve">, 2004, 20 (12), pp.4791-4794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la049534u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005075v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization in the commensurate network of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules adsorbed on MoS2 single crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate-dependent conformational state induced by a hydrophilic group intercalated in a semi-fluorinated molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00189-6⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 457, pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00004469v1</w:t>
+                <w:t xml:space="preserve">hal-00005065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-dependent conformational state induced by a hydrophilic group intercalated in a semi-fluorinated molecule</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+                <w:t xml:space="preserve">Ruthenium Nanoparticles : Size, Shape and Self-Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Pou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chakroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.287⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0212109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00005065v1</w:t>
+                <w:t xml:space="preserve">hal-00017013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium Nanoparticles : Size, Shape and Self-Assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Chakroune</w:t>
+                <w:t xml:space="preserve">Physisorption of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules on MoS2: interpretation of pairing phenomenom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0212109⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 507-510, pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01401-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00017013v1</w:t>
+                <w:t xml:space="preserve">hal-00002623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physisorption of 4-n-octyl-4'-cyanobiphenyl (8CB) molecules on MoS2: interpretation of pairing phenomenom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">Adsorbed organic monolayers on crystalline substrate: the example of 8CB on MoS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01401-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 175-176, pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00084-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00002623v1</w:t>
+                <w:t xml:space="preserve">hal-00002624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbed organic monolayers on crystalline substrate: the example of 8CB on MoS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assemblies of silver sulfide nanocrystals on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Rieutord</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Pileni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00084-8⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16, pp.3803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9908283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00002624v1</w:t>
+                <w:t xml:space="preserve">hal-00002626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assemblies of silver sulfide nanocrystals on various substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Motte</w:t>
+                <w:t xml:space="preserve">Effet de la température de fabrication sur les propriétés structurales et morphologiques des couches épaisses de In2S3 “spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhadj Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la9908283⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (8), pp.1647-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00002626v1</w:t>
+                <w:t xml:space="preserve">jpa-00249671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température de fabrication sur les propriétés structurales et morphologiques des couches épaisses de In2S3 “spray</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model for the structure of crystalline adsorbed organic monolayers with application to nCB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1997214⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1997160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249671v1</w:t>
+                <w:t xml:space="preserve">hal-00002625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the structure of crystalline adsorbed organic monolayers with application to nCB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tip-surface interactions in STM experiments on Au(111): atomic-scale metal friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...101 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34, pp.489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1996-00484-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i1996-00484-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId570"/>
+      <w:footerReference w:type="default" r:id="rId569"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15293,51 +15171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38948-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05056892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bellis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Harth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Trittel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stannarius" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00144f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zappone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2022.2076748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Eremin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11040430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Palacio-Betancur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Snegir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapitanchuk Oleksiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06519A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052703" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Eren Mamuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gryn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Arima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zizzari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2000849117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ribierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04834g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Nemitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gryn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Lemieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02129A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sleczkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitchaya Iamsaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katsonis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720742115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7120358" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Ro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Molinaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calixte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivakumar Umadevi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b01132" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danli Zeng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castiglione" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2016.107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Jagtap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09972" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Tr&#269;ek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cordoyiannis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Tzitzios" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nounesis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1306887" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Mouhli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib S Ayeb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar S Othman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012706" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Snegir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khodko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sysoiev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Nemitz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022701" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Shimizu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06800" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelliser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02241J" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snegir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huhn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68XW721-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4216-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362220v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ferris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01238H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09530" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carbone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giocondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602729" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXQHSV2C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00365F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258824v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02538" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Najeh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3953-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208133v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bartolino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402875" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CB857E1F0901C57C723FF997F339539D2D5071/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lethiec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201403331" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212834v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pendery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Atherton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobili" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petschek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02891K" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360553v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Tahar-Djebbar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4020356" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Ocytko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBKSG8N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206967v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kapitanchuk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Marchenko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5030058" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii V. Snegir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy L. Kapitanchuk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2013.872359" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023182" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr A. Marchenko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5029806" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068137v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Chen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna R. Harutyunyan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01297F" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.818515" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00910966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Seitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Campbell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel P. Doherty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304971v&#8206;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238971v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Bouguila" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Timoumi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzouita" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouchriha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130260" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E305217F3532BEBAADCDCB0E2A1C9F49658FE6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239008v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2011.653715" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777900v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houmadi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longobardi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giardina" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028093" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238977v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.06.013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XM9QK09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238973v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barturen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rache Salles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748122" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778079v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zappone" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07207f" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bidermane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.115413" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777951v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103791" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216826v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Ferrarini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM15962G" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216804v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayeb" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sellame" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truong" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30622k" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Apicella" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Santo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coursault" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00727G" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569090v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhnoush Valamanesh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1056495" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648991v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200875c" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777895v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG3P5RDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222998v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hayeb" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00747a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gehan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;vi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200272r" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292968v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogong Wang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702590j" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423989v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katsonis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718170a" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-58PQBXFL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439822v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmadi Said" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciuchi Federica" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Maria De" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Stefano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rea" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la802306r" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3NZ8XK74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292970v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061704" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439850v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Alessandro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahthild G. M. Jongejan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Eelkema" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039629" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93XJMNXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292979v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alba" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041702" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387601v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellame" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.06.032" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJRNGRT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378373v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Attia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remita" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701366f" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HK0H5GL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012699v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.027803" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429193v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean Philippe" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.159802" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017062v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Michel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590954308" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016927v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Proslier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.12.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005075v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049534u" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58V570P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004469v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00189-6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GGKSQ1J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005065v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perrot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.287" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS9MHDZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017013v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Pou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroune" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0212109" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPG0DJ7B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002623v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01401-2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ37PC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002624v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00084-8" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTLN7SVJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002626v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9908283" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T784D40-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249671v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzouita" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhadj Amara" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997214" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA183CF34CCD80F2D6565477E4E32F3445E81809/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002625v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997160" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JT1K4GR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002627v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fournel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00484-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VHPH0432-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38948-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Mesarec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05056892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bellis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328144v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Essaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tosarelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Harth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Trittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Stannarius" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00144f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zappone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2022.2076748" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Eremin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11040430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03356166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Palacio-Betancur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J de Pablo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Snegir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapitanchuk Oleksiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06519A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052703" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Eren Mamuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gryn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Arima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zizzari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2000849117" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ribierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04834g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Nemitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gryn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Lemieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02129A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sleczkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supitchaya Iamsaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katsonis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720742115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danli Zeng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mateusz Mazur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castiglione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2016.107" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Jagtap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09972" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Tr&#269;ek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cordoyiannis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Ro&#382;i&#269;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Tzitzios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nounesis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2017.1306887" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Mouhli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib S Ayeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar S Othman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012706" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Snegir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Khodko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sysoiev" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.04.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Molinaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calixte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivakumar Umadevi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b01132" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rosenblatt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7120358" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Nemitz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022701" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Shimizu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06800" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelliser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02241J" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snegir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huhn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68XW721-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362220v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ferris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01238H" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguila" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4216-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09530" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carbone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giocondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201602729" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXQHSV2C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00365F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kanaev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Najeh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3953-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258824v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02538" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208133v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bartolino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402875" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CB857E1F0901C57C723FF997F339539D2D5071/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borenzstein Y." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lethiec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201403331" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212834v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pendery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Atherton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobili" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petschek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02891K" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211649v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Martina Winkler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hohenau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00280" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238947v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii V. Snegir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy L. Kapitanchuk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Marchenko" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2013.872359" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023182" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207341v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr A. Marchenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5029806" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068137v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna R. Harutyunyan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01297F" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Ocytko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.01.017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBKSG8N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206967v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kapitanchuk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5030058" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208353v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Tahar-Djebbar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4020356" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840768v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.818515" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00910966v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Seitz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Campbell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel P. Doherty" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304971v&#8206;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238971v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Bouguila" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Timoumi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzouita" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouchriha" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130260" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E305217F3532BEBAADCDCB0E2A1C9F49658FE6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213716v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Pendery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51736E" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239008v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2011.653715" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777900v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houmadi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longobardi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giardina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028093" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238977v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.06.013" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XM9QK09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238973v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barturen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rache Salles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748122" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778079v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zappone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruno" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07207f" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238974v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bidermane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.115413" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777951v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103791" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216826v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Ferrarini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM15962G" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216804v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ayeb" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sellame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Truong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30622k" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569090v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhnoush Valamanesh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1056495" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648991v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200875c" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777895v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.017" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG3P5RDC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222998v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hayeb" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00747a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239028v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gehan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;vi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz200272r" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222997v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Apicella" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Santo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coursault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alba" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00727G" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439822v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmadi Said" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciuchi Federica" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Maria De" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Stefano" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rea" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la802306r" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3NZ8XK74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061704" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439850v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Alessandro" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahthild G. M. Jongejan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Eelkema" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katsonis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039629" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93XJMNXR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Deng" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogong Wang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702590j" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423989v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718170a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-58PQBXFL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292979v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alba" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041702" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387601v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellame" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.06.032" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJRNGRT8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378373v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Attia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701366f" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HK0H5GL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429193v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean Philippe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.159802" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012699v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.027803" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016927v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Proslier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.12.001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017062v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Michel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590954308" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049534u" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58V570P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004469v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00189-6" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GGKSQ1J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589681v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005065v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perrot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.287" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS9MHDZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017013v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Pou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroune" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0212109" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPG0DJ7B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002623v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01401-2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ37PC9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002624v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00084-8" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTLN7SVJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9908283" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T784D40-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249671v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzouita" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhadj Amara" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997214" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA183CF34CCD80F2D6565477E4E32F3445E81809/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002625v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barois" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997160" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JT1K4GR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002627v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fournel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00484-4" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VHPH0432-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>