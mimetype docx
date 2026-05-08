--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -416,209 +416,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture, ensemble ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Art et culture en prison : la possibilité d’une rencontre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NECTART </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nect.013.0074⟩</w:t>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.13042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256917v1</w:t>
+                <w:t xml:space="preserve">hal-03522588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et culture en prison : la possibilité d’une rencontre ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture, ensemble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, </w:t>
+              <w:t xml:space="preserve">NECTART </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 13 (2), pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.13042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nect.013.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522588v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture aux cultures numériques : un regard anthropologique</w:t>
               </w:r>
@@ -676,253 +676,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Godet</w:t>
+                <w:t xml:space="preserve">Au bal masqué ? Comment la distanciation sociale réaffirme la nécessité de la fête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lallement Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263594v1</w:t>
+                <w:t xml:space="preserve">hal-04263599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au bal masqué ? Comment la distanciation sociale réaffirme la nécessité de la fête</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lallement Emmanuelle</w:t>
+                <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, p.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263599v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.32-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263597v1</w:t>
@@ -1783,51 +1783,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2214,375 +2214,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labels du patrimoine : une nouvelle dialectique entre art et économie ?</w:t>
+                <w:t xml:space="preserve">Labels du patrimoine : une nouvelle dialectique entre art et économie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Aïm</w:t>
+                <w:t xml:space="preserve">Olivier AÏM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les labels dans le domaine du patrimoine culturel et naturel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Labels dans le domaine du patrimoine culturel et naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-115, 2020, L'Univers des Normes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256900v1</w:t>
+                <w:t xml:space="preserve">hal-03749232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labels du patrimoine : une nouvelle dialectique entre art et économie ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier AÏM</w:t>
+                <w:t xml:space="preserve">Mettre en tourisme l’ordinaire : quand des lieux de commerce deviennent des lieux touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lallement Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Condevaux; Maria Gravari Barbas; Sandra Guinand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Labels dans le domaine du patrimoine culturel et naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-115, 2020</w:t>
+              <w:t xml:space="preserve">Lieux ordinaires, avant et après le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°239, PUCA Collection recherche, 2019, 9782111381681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749232v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en tourisme l’ordinaire : quand des lieux de commerce deviennent des lieux touristiques</w:t>
+                <w:t xml:space="preserve">Ethnologists of the city: history of an object and of disciplines»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lallement Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Condevaux; Maria Gravari Barbas; Sandra Guinand. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Royal Anthropological Institute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux ordinaires, avant et après le tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n°239, PUCA Collection recherche, 2019, 9782111381681</w:t>
+              <w:t xml:space="preserve">Anthropology at the crossroads: the view from France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274413v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnologists of the city: history of an object and of disciplines»</w:t>
+                <w:t xml:space="preserve">Ethnologists of the city : history of an object and of disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lallement Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Royal Anthropological Institute. </w:t>
+              <w:t xml:space="preserve">Sophie chevalier (editor); Royal Anthropological Institute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology at the crossroads: the view from France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Anthropology at the crossroads : the view from France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-1-907774-40-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263591v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropology in France today : a view from inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lallement Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2602,178 +2584,105 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Anthropological Institute; Sophie Chevalier (editor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology at the crossroads : the view from France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-1-907774-40-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274398v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04274404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville marchande en temps de pandémie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2789,215 +2698,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture en prison. Les médiations de la rencontre du pénal et du culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Touraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclats de fêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3007,236 +2916,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PÉRENNE ET LE TEMPORAIRE DANS LA FABRIQUE URBAINE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Le pérenne et le temporaire dans la fabrique urbaine : la place des grands événements sportifs et culturels contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Iosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. 2022, 978-2-343-25712-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204, 2022, Habitat et Sociétés, 978-2-343-25712-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256953v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pérenne et le temporaire dans la fabrique urbaine : la place des grands événements sportifs et culturels contemporains</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LE PÉRENNE ET LE TEMPORAIRE DANS LA FABRIQUE URBAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Iosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rozenholc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2022, 978-2-343-25712-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Iosa</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03773872v1</w:t>
+                <w:t xml:space="preserve">hal-04256953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, résidence secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3258,113 +3167,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin / MSH, pp.144, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VILLE MARCHANDE Enquête à Barbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TERAEDRE. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3374,113 +3283,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3490,51 +3399,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en tourisme l’ordinaire : quand les lieux de commerce deviennent des lieux touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3550,198 +3459,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer l’ordinaire : les fronts pionniers du tourisme, lieux, acteurs, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, EA EIREST- Paris I Panthéon-Sorbonne, Feb 2017, Paris, France. https://www.dailymotion.com/video/x5b0ihs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convocation symbolique de la parole dans la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier AÏM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication du symbolique et symbolique de la communication dans les sociétés modernes et postmodernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORC IARSIC ESSACHESS, 2012, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de la globalisation en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3770,65 +3679,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association française d’ethnologie et d’anthropologie (AFEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3896,51 +3805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E1E2F72"/>
+    <w:nsid w:val="D41AA8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4127,51 +4036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lallement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Zukin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Mellers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.10156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallement Emmanuelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.013.0074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.058.0042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.87" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.4026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3552" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.051.0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.brahy.2023.01.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04290367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A&#239;m" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.priet.2020.01.0107" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_perenne_et_le_temporaire_dans_la_fabrique_urbaine_la_place_des_grands_evenements_sportifs_et_contemporains_dans_la_ville_ioana_iosa_emmanuelle_lallement_caroline_rozenholc_escobar-9782343257129-73084.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03971466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lallement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Zukin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Mellers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.10156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallement Emmanuelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.013.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.058.0042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.4026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3552" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.123.0441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.020.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.051.0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.brahy.2023.01.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04290367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_perenne_et_le_temporaire_dans_la_fabrique_urbaine_la_place_des_grands_evenements_sportifs_et_contemporains_dans_la_ville_ioana_iosa_emmanuelle_lallement_caroline_rozenholc_escobar-9782343257129-73084.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03971466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04314624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>