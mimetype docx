--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -454,239 +454,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir-musée de la maison des Charmettes de Jean-Jacques Rousseau : la patrimonialisation d’une demeure à l’épreuve du temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cussac</w:t>
+                <w:t xml:space="preserve">L'art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.3632⟩</w:t>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254130v1</w:t>
+                <w:t xml:space="preserve">halshs-02928802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Deramond</w:t>
+                <w:t xml:space="preserve">Le devenir-musée de la maison des Charmettes de Jean-Jacques Rousseau : la patrimonialisation d’une demeure à l’épreuve du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, pp.7-28. </w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.55-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.3632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02928802v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -733,51 +733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de dire et de faire le goût :les médiations culturelles dans un manga culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pratiques d’espace. Les médiations des patrimoines vers la culture numérique? (1), 45, pp.113-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,109 +1419,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énonciation et interactivité : du réactif au créatif</w:t>
+                <w:t xml:space="preserve">Interactivité(s) et médiation, en étroite relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 137, pp.30-44</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89, pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139257v1</w:t>
+                <w:t xml:space="preserve">hal-04144489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimédia et médiation culturelle : récréation, re-création de(s) sens ?</w:t>
               </w:r>
@@ -1570,109 +1570,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactivité(s) et médiation, en étroite relation</w:t>
+                <w:t xml:space="preserve">Énonciation et interactivité : du réactif au créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 89, pp.89-97</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 137, pp.30-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144489v1</w:t>
+                <w:t xml:space="preserve">hal-04139257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines et mises en scène alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaïque des arts en médiations : synesthésie et synchrétisme au musée des Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations culturelles innovantes : observations croisées dans deux musées toulousains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3550,51 +3550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FED31601"/>
+    <w:nsid w:val="0C2D74B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3781,51 +3781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7911-6172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112336523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v7i.22283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.3632" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.8437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03641785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7911-6172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112336523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v7i.22283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.3632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.8437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03641785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>