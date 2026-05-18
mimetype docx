--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -1419,178 +1419,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactivité(s) et médiation, en étroite relation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimédia et médiation culturelle : récréation, re-création de(s) sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 89, pp.89-97</w:t>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144489v1</w:t>
+                <w:t xml:space="preserve">hal-04139658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimédia et médiation culturelle : récréation, re-création de(s) sens ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactivité(s) et médiation, en étroite relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.181-190</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89, pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139658v1</w:t>
+                <w:t xml:space="preserve">hal-04144489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énonciation et interactivité : du réactif au créatif</w:t>
               </w:r>
@@ -3550,51 +3550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C2D74B1"/>
+    <w:nsid w:val="18C83783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3781,51 +3781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7911-6172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112336523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v7i.22283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.3632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.8437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03641785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuelle-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7911-6172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112336523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33467/conci.v7i.22283" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cussac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.3632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.8437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03641785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>