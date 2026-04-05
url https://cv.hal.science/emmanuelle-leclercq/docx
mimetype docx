--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -179,51 +179,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -775,526 +775,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque l’activité professionnelle recompose les parcours de transition : les responsables HQSE</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">La pédagogie, levier de professionnalisation pour les écoles de la deuxième chance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le retour en formation : une vraie chance ?, 143, pp.119-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le projet professionnel personnalisé : une nouvelle approche pédagogique pour les enseignants chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (2), pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de temps entre activité professionnelle et vie personnelle : le cas des maîtres de conférences et des consultants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisirs et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, temps sociaux et temporalités sociales, 29 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégations résidentielles et construction de parcours de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dossier 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.3479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des qualifications aux compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires professionnelles des BTS industriels : fidélité au métier, fidélité à la technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences sociales de la France de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Fidélités infidélités, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1304,104 +1235,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la relation formation emploi au prisme des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires apprenants : dynamique de formation initiale et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02996986v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de femmes en œnologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les activités de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les œnologues face au travail de la vigne et du vin : le cas de la champagne</w:t>
               </w:r>
@@ -1450,1466 +1450,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits de femmes en œnologue</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les usages du diplôme dans les parcours de transition des œnologues : le cas des « héritiers » en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours professionnels, transitions et transformations identitaires : le sujet au cœur des évolutions dans le champ de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international de recherche en éducation et en formation, Jul 2017, PARIS - CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours et les pratiques professionnelles des diplômés du diplôme national d’œnologie en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools, des terroirs aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHCSC (UVSQ) et IDHES Olivesi Stéphane, Gadéa Charles, Nov 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les IUT, une ouverture de l’enseignement technique vers le supérieur jusqu’aux fausses notes du CIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les IUT ont 50 ans et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci de la réputation au cœur de l’activité professionnelle des assistants maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le genre dans la sphère de l’éducation, de la formation et du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international AECSE, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The teaching of enterpreneurship at the university of Reims Champagne Ardenne, approaches conception in tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ENTEMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès ENTEMP, Jun 2014, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parcours professionnels en tension : le cas des responsables « Hygiène, qualité, sécurité, environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de l’incertain pour consolider le parcours professionnel : le cas des responsables HQSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de la professionnalisation de l’enseignement supérieur Européen se développent par vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terraseca Manuella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de L’Association Mondiale des Sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation : conception critique et opératoire des compétences, L’exemple du HQSE intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working organizations in front of the quality, the hygiene, security and the environment joined management: impact on the skills,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duceux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The British sociological Association, Work, Employment and Society Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brigthon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les retombées de l’intégration des domaines HQSE sur les organisations de travail, sur les qualifications et les compétences des salariés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences comme instrumentation pour valoriser les parcours étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Les universités face à l’insertion professionnelle – Quelles conséquences sur la formation et la recherche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pierre Naville - Université d'Evry, Oct 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification, compétence, certification : enjeux pour les Universités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructuring, precarisation and value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIes Journées Internationales de Sociologie du Travail, Jun 2007, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence des chercheurs ou une digression sur la compétence organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Usages sociaux de la notion de compétences : quels savoirs ? Quels individus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de travail et limites discrétionnaires : comparaison entre maîtres de conférences et consultants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX journées de sociologie du travail, Paris, Novembre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des compétences en réseaux et différenciations biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII ème journées de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la réduction du temps de travail : des innovations à l'épreuve du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des outils en réseaux dans l’entreprise : Intranet du concept au paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction du temps de travail : négociation et stratégies des nouvelles formes d'emploi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et statut et condition de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII journée de Sociologie du Travail, Nov 1999, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2919,434 +2850,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vigne et le vin : transformations des filières et des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Georgopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Georgopoulos</w:t>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+                <w:t xml:space="preserve">Yves Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 303 p., 2020, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-20991-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les IUT : 50 ans de formation et de parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariel Sevilla</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Agulhon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Leclercq; Catherine Agulhon. ARES, Hors série n°6, 254 p., 2018, Cahiers de la recherche sur l'éducation et les savoirs. Hors-série, ISSN 1774-8003, 978-2-7351-2417-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 303 p., 2020, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-20991-3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition et Presses Universitaires de Reims, 244 p., 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les IUT : 50 ans de formation et de parcours</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des professionnels de la formation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Leclercq; Catherine Agulhon. ARES, Hors série n°6, 254 p., 2018, Cahiers de la recherche sur l'éducation et les savoirs. Hors-série, ISSN 1774-8003, 978-2-7351-2417-6</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Reims - EPURE, 2009, Former des professionnels de la formation en Europe, 978-2-915271-31-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Edition et Presses Universitaires de Reims, 244 p., 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
+                <w:t xml:space="preserve">hal-02544700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire : la construction des dynamiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions L’Harmattan, collection Logiques Sociales., 2004, Pequignot Bruno, 2-7475-7485-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3356,1345 +3287,1345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre œnologue « héritier » en Champagne. Analyse des parcours professionnels de diplômés du DNO enfants de vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Gadea; Stéphane Olivesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de la vigne et du vin : des terroirs aux territoires professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Libres cours, ISSN 0298-1882, 978-2-7061-4404-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de transition des œnologues : le cas des « héritiers » en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Perez-Roux; Muriel Deltand; Claire Duchesne; Jonas Masdonati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours, transitions professionnelles et constructions identitaires : le sujet au cœur des transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mutations en éducation et en formation, ISSN 2495-6899, 978-2-36781-322-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et parcours de transition au prisme de l’activité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, Editions et presses universitaires de Reims, pp.63-87, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessous des parcours d’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE Editions et presses universitaires de Reims, pp.9-21, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités différenciées de l'activité professionnelle des responsables HQSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Monchatre; Bernard Woehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et travail du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Sorbonne (Editions de la), 2014, Publications de la Sorbonne. Série Homme et société, ISSN 0292-6679, 978-2-85944-796-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l'excellence dans les parcours de formation : le cas du dispositif des Cordées de la Réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ertul, Servet; Melchior, Jean-Philippe; Widmer, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, Santé, Education : individualisation des parcours sociaux et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2013, Logiques sociales, ISSN 0295-7736, 978-2-343-00484-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences comme enjeux de la construction des parcours étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quenson, Emmanuel; Coursaget, Solène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La professionnalisation de l'enseignement supérieur : de la volonté politique aux formes concrètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès éd., 2012, 978-2-915346-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard critique sur les réalités de la logique compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bastien, C. Borja, S., Naegel D., (coord), le raisonnement sociologique à l’ouvrage, théorie et pratiques autour de Christian de Montlibert, collection questions sociologiques, Paris : L’harmattan, pp. 271-285.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la lutte contre les inégalités intègre la pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les professionnels de la formation en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-915271-31-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la dynamique des territoires revisite la relation formation Insertion : Le cas champ’ardennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Reims Champagne Ardenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélange en l’honneur de Marcel Bazin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les cahiers de l’IATEUR, 2009, Mélange en l’honneur de Marcel Bazin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalité des parcours étudiants : l’impact des politiques d’égalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches institutionnalistes des inégalités en économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Approches institutionnalistes des inégalités en économie sociale, 978-2-296-03776-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les inégalités dans la construction des compétences universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Akershus university college. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of technical, vocational and general teacher education by international researchers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Analysis of technical, vocational and general teacher education by international researchers., 978-82-4880490-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalité dans les métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Innovations Technologiques et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2006, Sciences, Innovations Technologiques et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enquête au terrain : les représentations du risque d’inondation comme relation en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’Aube, 2004, Contraintes environnementales et gouvernance des territoires,, 2752600623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12 LA LOI AUBRY : NÉGOCIATIONS ET STRATÉGIES POUR DE NOUVELLES FORMES D'EMPLOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et temps libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification : fonctions et discours des qualiticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe d'Etudes interuniversitaires en sciences du travail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Certifier la qualité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbours, 1998, Certifier la qualité ?, 2-86820-696-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque professionnel : vers un nouveau modèle de management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe d'étude interuniversitaire en sciences du travail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation des risques professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, presses Universitaries de Strasbourg, 1995, L’évaluation des risques professionnels, 2-86820-627-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4704,1056 +4635,1056 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La région Grand-Est au défi de ses évolutions industrielles et de sa réindustrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bost</w:t>
+                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
+                <w:t xml:space="preserve">Julie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cresson</w:t>
+                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la mise en œuvre des dispositions du contrat de plan régional de développement des formations professionnelles (CPRDFP) de Champagne-Ardenne en faveur de la formation des demandeurs-euses d’emploi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahaye Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne CEREP. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic QSE, La mise en place d’un référentiel d’activité et d‘évaluation des compétences pour les responsables HQSE dans le domaine de l’agroalimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berriot Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decru Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA; CEREP. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Evaluation de la mise en œuvre des dispositions du contrat de plan régional de développement des formations professionnelles (CPRDFP) de Champagne-Ardenne en faveur de la formation des demandeurs-euses d’emploi.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Egalité des chances, Suivi de parcours des Cordées de la Réussite des promotions de bacheliers 2008, 2009, 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne CEREP. 2015</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URCA CEREP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Logic QSE, La mise en place d’un référentiel d’activité et d‘évaluation des compétences pour les responsables HQSE dans le domaine de l’agroalimentaire.</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETICA. Education, Travail, Identité en Champagne Ardenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Duceux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URCA - CEREP. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de Chercheur. Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berriot Jean-Marie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); Cerep. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G2TEC, Gestion Temps de Travail des Enseignants et des Consultants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA; CEREP. 2012</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] université de Reims Champagne Ardenne. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’informatisation des familles en région Champagne Ardenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] URCA CEREP. 2011</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] université de reims Champagne Ardenne. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ETICA. Education, Travail, Identité en Champagne Ardenne.</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contraintes et nuisances dans le travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] URCA - CEREP. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Univeristé de Reims Champagne Ardenne CEREP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la durée du travail et compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne CEREP. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’insertion des étudiants des promotions 1995, 1996, 1997, 1998, 1999, 2000, 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); Cerep. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne Cerep. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la faisabilité de la réduction du temps de travail en Champagne Ardenne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] université de Reims Champagne Ardenne. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Univeristé de Reims Champagne Ardenne CEREP. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...257 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5900,51 +5831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlyne Samak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3222" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;jot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terraseca Manuella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/EPURE/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Didier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriot Jean-Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decru Elodie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlyne Samak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3222" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;jot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terraseca Manuella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/EPURE/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriot Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decru Elodie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>