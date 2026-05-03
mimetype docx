--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -179,1053 +179,1157 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser et observer les transformations des vies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (1), pp.43-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.251.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travailler dans l’agriculture : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Landour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madlyne Samak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Sevilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, 12 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.8072⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03560210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les IUT ont 50 ans et après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, HS 6, pp.133-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cres.3222⟩</w:t>
+              <w:t xml:space="preserve">, 2018, HS 6, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.3165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours de transition des étudiants choisissant les IUT lors de leurs parcours au sein de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, HS 6, pp.5-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cres.3165⟩</w:t>
+              <w:t xml:space="preserve">, 2018, HS 6, pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.3222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’entreprenariat à l’Université de Reims Champagne Ardenne, des approches en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of educators, teachers and trainers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://jett.labosfor.com/index.php/jett/issue/archive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque l'activité professionnelle recompose les parcours de transition : les responsables &amp;quot;Hygiène, qualité, sécurité, environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 128, pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glance crossed on the teaching practices in change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of educators, teachers and trainers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard croisé sur des pratiques enseignantes en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of educators, teachers and trainers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4/2, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie, levier de professionnalisation pour les écoles de la deuxième chance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béjot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le retour en formation : une vraie chance ?, 143, pp.119-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le projet professionnel personnalisé : une nouvelle approche pédagogique pour les enseignants chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (2), pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségrégations résidentielles et construction de parcours de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dossier 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.3479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de temps entre activité professionnelle et vie personnelle : le cas des maîtres de conférences et des consultants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisirs et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, temps sociaux et temporalités sociales, 29 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des qualifications aux compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires professionnelles des BTS industriels : fidélité au métier, fidélité à la technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences sociales de la France de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Fidélités infidélités, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1235,1612 +1339,1612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la relation formation emploi au prisme des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires apprenants : dynamique de formation initiale et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les œnologues face au travail de la vigne et du vin : le cas de la champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les activités de la vigne et du vin »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de femmes en œnologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les activités de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du diplôme dans les parcours de transition des œnologues : le cas des « héritiers » en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours professionnels, transitions et transformations identitaires : le sujet au cœur des évolutions dans le champ de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international de recherche en éducation et en formation, Jul 2017, PARIS - CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours et les pratiques professionnelles des diplômés du diplôme national d’œnologie en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools, des terroirs aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHCSC (UVSQ) et IDHES Olivesi Stéphane, Gadéa Charles, Nov 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les IUT, une ouverture de l’enseignement technique vers le supérieur jusqu’aux fausses notes du CIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les IUT ont 50 ans et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci de la réputation au cœur de l’activité professionnelle des assistants maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le genre dans la sphère de l’éducation, de la formation et du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international AECSE, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The teaching of enterpreneurship at the university of Reims Champagne Ardenne, approaches conception in tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ENTEMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès ENTEMP, Jun 2014, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parcours professionnels en tension : le cas des responsables « Hygiène, qualité, sécurité, environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de la professionnalisation de l’enseignement supérieur Européen se développent par vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terraseca Manuella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de L’Association Mondiale des Sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de l’incertain pour consolider le parcours professionnel : le cas des responsables HQSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les étapes de la professionnalisation de l’enseignement supérieur Européen se développent par vagues</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working organizations in front of the quality, the hygiene, security and the environment joined management: impact on the skills,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Terraseca Manuella</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duceux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de L’Association Mondiale des Sciences de l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">The British sociological Association, Work, Employment and Society Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brigthon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation : conception critique et opératoire des compétences, L’exemple du HQSE intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duceux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les retombées de l’intégration des domaines HQSE sur les organisations de travail, sur les qualifications et les compétences des salariés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences comme instrumentation pour valoriser les parcours étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Les universités face à l’insertion professionnelle – Quelles conséquences sur la formation et la recherche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pierre Naville - Université d'Evry, Oct 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification, compétence, certification : enjeux pour les Universités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructuring, precarisation and value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIes Journées Internationales de Sociologie du Travail, Jun 2007, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence des chercheurs ou une digression sur la compétence organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Usages sociaux de la notion de compétences : quels savoirs ? Quels individus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de travail et limites discrétionnaires : comparaison entre maîtres de conférences et consultants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX journées de sociologie du travail, Paris, Novembre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des compétences en réseaux et différenciations biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII ème journées de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application de la réduction du temps de travail : des innovations à l'épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des outils en réseaux dans l’entreprise : Intranet du concept au paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction du temps de travail : négociation et stratégies des nouvelles formes d'emploi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et statut et condition de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII journée de Sociologie du Travail, Nov 1999, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2850,434 +2954,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et le vin : transformations des filières et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Georgopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 303 p., 2020, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-20991-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les IUT : 50 ans de formation et de parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Agulhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Leclercq; Catherine Agulhon. ARES, Hors série n°6, 254 p., 2018, Cahiers de la recherche sur l'éducation et les savoirs. Hors-série, ISSN 1774-8003, 978-2-7351-2417-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition et Presses Universitaires de Reims, 244 p., 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des professionnels de la formation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Niclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Reims - EPURE, 2009, Former des professionnels de la formation en Europe, 978-2-915271-31-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire : la construction des dynamiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions L’Harmattan, collection Logiques Sociales., 2004, Pequignot Bruno, 2-7475-7485-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3287,1345 +3391,1345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre œnologue « héritier » en Champagne. Analyse des parcours professionnels de diplômés du DNO enfants de vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Gadea; Stéphane Olivesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de la vigne et du vin : des terroirs aux territoires professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Libres cours, ISSN 0298-1882, 978-2-7061-4404-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de transition des œnologues : le cas des « héritiers » en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Perez-Roux; Muriel Deltand; Claire Duchesne; Jonas Masdonati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours, transitions professionnelles et constructions identitaires : le sujet au cœur des transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mutations en éducation et en formation, ISSN 2495-6899, 978-2-36781-322-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et parcours de transition au prisme de l’activité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, Editions et presses universitaires de Reims, pp.63-87, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessous des parcours d’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE Editions et presses universitaires de Reims, pp.9-21, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités différenciées de l'activité professionnelle des responsables HQSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Monchatre; Bernard Woehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et travail du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Sorbonne (Editions de la), 2014, Publications de la Sorbonne. Série Homme et société, ISSN 0292-6679, 978-2-85944-796-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l'excellence dans les parcours de formation : le cas du dispositif des Cordées de la Réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ertul, Servet; Melchior, Jean-Philippe; Widmer, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, Santé, Education : individualisation des parcours sociaux et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2013, Logiques sociales, ISSN 0295-7736, 978-2-343-00484-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences comme enjeux de la construction des parcours étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quenson, Emmanuel; Coursaget, Solène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La professionnalisation de l'enseignement supérieur : de la volonté politique aux formes concrètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès éd., 2012, 978-2-915346-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard critique sur les réalités de la logique compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bastien, C. Borja, S., Naegel D., (coord), le raisonnement sociologique à l’ouvrage, théorie et pratiques autour de Christian de Montlibert, collection questions sociologiques, Paris : L’harmattan, pp. 271-285.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la lutte contre les inégalités intègre la pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les professionnels de la formation en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-2-915271-31-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la dynamique des territoires revisite la relation formation Insertion : Le cas champ’ardennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Reims Champagne Ardenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélange en l’honneur de Marcel Bazin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les cahiers de l’IATEUR, 2009, Mélange en l’honneur de Marcel Bazin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalité des parcours étudiants : l’impact des politiques d’égalité des chances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches institutionnalistes des inégalités en économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Approches institutionnalistes des inégalités en économie sociale, 978-2-296-03776-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les inégalités dans la construction des compétences universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Akershus university college. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of technical, vocational and general teacher education by international researchers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Analysis of technical, vocational and general teacher education by international researchers., 978-82-4880490-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalité dans les métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Innovations Technologiques et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2006, Sciences, Innovations Technologiques et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’enquête au terrain : les représentations du risque d’inondation comme relation en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’Aube, 2004, Contraintes environnementales et gouvernance des territoires,, 2752600623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12 LA LOI AUBRY : NÉGOCIATIONS ET STRATÉGIES POUR DE NOUVELLES FORMES D'EMPLOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et temps libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification : fonctions et discours des qualiticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe d'Etudes interuniversitaires en sciences du travail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Certifier la qualité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbours, 1998, Certifier la qualité ?, 2-86820-696-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque professionnel : vers un nouveau modèle de management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe d'étude interuniversitaire en sciences du travail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation des risques professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, presses Universitaries de Strasbourg, 1995, L’évaluation des risques professionnels, 2-86820-627-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4635,1056 +4739,1056 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région Grand-Est au défi de ses évolutions industrielles et de sa réindustrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
+                <w:t xml:space="preserve">hal-04882207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la mise en œuvre des dispositions du contrat de plan régional de développement des formations professionnelles (CPRDFP) de Champagne-Ardenne en faveur de la formation des demandeurs-euses d’emploi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahaye Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne CEREP. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Evaluation de la mise en œuvre des dispositions du contrat de plan régional de développement des formations professionnelles (CPRDFP) de Champagne-Ardenne en faveur de la formation des demandeurs-euses d’emploi.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic QSE, La mise en place d’un référentiel d’activité et d‘évaluation des compétences pour les responsables HQSE dans le domaine de l’agroalimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne CEREP. 2015</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berriot Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decru Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA; CEREP. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Logic QSE, La mise en place d’un référentiel d’activité et d‘évaluation des compétences pour les responsables HQSE dans le domaine de l’agroalimentaire.</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Egalité des chances, Suivi de parcours des Cordées de la Réussite des promotions de bacheliers 2008, 2009, 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Duceux</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URCA CEREP. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETICA. Education, Travail, Identité en Champagne Ardenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berriot Jean-Marie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URCA - CEREP. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de Chercheur. Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne URCA; CEREP. 2012</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); Cerep. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G2TEC, Gestion Temps de Travail des Enseignants et des Consultants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] URCA CEREP. 2011</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] université de Reims Champagne Ardenne. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’informatisation des familles en région Champagne Ardenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] université de reims Champagne Ardenne. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contraintes et nuisances dans le travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] URCA - CEREP. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Univeristé de Reims Champagne Ardenne CEREP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le métier de Chercheur. Rapport de recherche</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’insertion des étudiants des promotions 1995, 1996, 1997, 1998, 1999, 2000, 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); Cerep. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne Cerep. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la durée du travail et compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] université de Reims Champagne Ardenne. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne CEREP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la faisabilité de la réduction du temps de travail en Champagne Ardenne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] université de reims Champagne Ardenne. 2002</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Univeristé de Reims Champagne Ardenne CEREP. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...315 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5831,51 +5935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlyne Samak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3222" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;jot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terraseca Manuella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/EPURE/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriot Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decru Elodie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.251.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlyne Samak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;jot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terraseca Manuella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/EPURE/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriot Jean-Marie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decru Elodie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>