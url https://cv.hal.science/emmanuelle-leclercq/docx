--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -434,196 +434,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les IUT ont 50 ans et après</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+                <w:t xml:space="preserve">Le parcours de transition des étudiants choisissant les IUT lors de leurs parcours au sein de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, HS 6, pp.5-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cres.3165⟩</w:t>
+              <w:t xml:space="preserve">, 2018, HS 6, pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.3222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544806v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02544825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les IUT ont 50 ans et après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, HS 6, pp.133-154. </w:t>
+              <w:t xml:space="preserve">, 2018, HS 6, pp.5-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cres.3222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cres.3165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544825v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’entreprenariat à l’Université de Reims Champagne Ardenne, des approches en tension</w:t>
               </w:r>
@@ -5523,185 +5523,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réduction de la durée du travail et compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne CEREP. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’insertion des étudiants des promotions 1995, 1996, 1997, 1998, 1999, 2000, 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne Cerep. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546758v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-02546755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la faisabilité de la réduction du temps de travail en Champagne Ardenne,</w:t>
               </w:r>
@@ -5935,51 +5935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.251.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlyne Samak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;jot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terraseca Manuella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/EPURE/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriot Jean-Marie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decru Elodie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.251.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlyne Samak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;jot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terraseca Manuella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duceux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/EPURE/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairieharmattan.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532151v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berriot Jean-Marie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decru Elodie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>