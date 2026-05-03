--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -84,6313 +84,6585 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t>
+                <w:t xml:space="preserve">New draft genomes assemblies of Blastocystis isolates from subtypes 1 and 8 confirm conserved synteny, transposable element diversity, and provide insights into pathogenic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Verneret</w:t>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Anthony Le</w:t>
+                <w:t xml:space="preserve">Constance Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e63. </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 181, pp.126157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2026.126157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107931v1</w:t>
+                <w:t xml:space="preserve">hal-05597842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide study of ruminants uncovers two endogenous retrovirus families recently active in goats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tiny germline chromosomes of Paramecium aurelia have an exceptionally high recombination rate and are capped by a new class of Helitrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+                <w:t xml:space="preserve">Frédéric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caridad Miró-Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-024-00337-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-026-02584-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963611v1</w:t>
+                <w:t xml:space="preserve">hal-05601062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look4LTRs: a Long terminal repeat retrotransposon detection tool capable of cross species studies and discovering recently nested repeats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Anthony Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Z. Girgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-024-00317-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706333v1</w:t>
+                <w:t xml:space="preserve">hal-05107931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">A genome-wide study of ruminants uncovers two endogenous retrovirus families recently active in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Polonais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-024-00337-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427987v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMBE Secretary’s Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Look4LTRs: a Long terminal repeat retrotransposon detection tool capable of cross species studies and discovering recently nested repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony B. Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Z. Girgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae104⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-024-00317-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706308v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Berg</w:t>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Florian Akossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082874v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Bioinformatic Progress to Identify Epigenetic Changes Associated to Transposable Elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SMBE Secretary’s Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.891194⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738345v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive colonization of protein-coding exons by selfish genetic elements in Paramecium germline genomes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How genomics can help biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walker Pett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001309⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366429v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transposable Element Environment of Human Genes Differs According to Their Duplication Status and Essentiality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recent Bioinformatic Progress to Identify Epigenetic Changes Associated to Transposable Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.891194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367114v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Duplicated Gene Detection Methods: Why the Duplication Mechanism Has to Be Accounted for in Their Choice</w:t>
+                <w:t xml:space="preserve">Massive colonization of protein-coding exons by selfish genetic elements in Paramecium germline genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Lallemand</w:t>
+                <w:t xml:space="preserve">Diamantis Sellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leduc</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Walker Pett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11091046⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.e3001309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977854v1</w:t>
+                <w:t xml:space="preserve">hal-03366429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Presence of Transposable Elements Impact the Epigenetic Environment of Human Duplicated Genes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Transposable Element Environment of Human Genes Differs According to Their Duplication Status and Essentiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lannes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10030249⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120974v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance to Acknowledge Transposable Elements in Epigenomic Analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Overview of Duplicated Gene Detection Methods: Why the Duplication Mechanism Has to Be Accounted for in Their Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (4), pp.258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10040258⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11091046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093613v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population specific dynamics and selection patterns of transposable element insertions in European natural populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does the Presence of Transposable Elements Impact the Epigenetic Environment of Human Duplicated Genes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14963⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10030249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965027v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Importance to Acknowledge Transposable Elements in Epigenomic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw953⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10040258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524877v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of LTR-retrotransposons among 20 Drosophila species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population specific dynamics and selection patterns of transposable element insertions in European natural populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bargues</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Guirao-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-017-0090-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049656v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based estimation of branching models for LTR retrotransposons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seux</w:t>
+                <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guyeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+                <w:t xml:space="preserve">Laurent Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw622⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131160v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposable element environment of human genes is associated with histone and expression changes in cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation-based estimation of branching models for LTR retrotransposons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Serge Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2970-1⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.320 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896846v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prediction and Validation of Small CDSs Expand the Gene Repertoire of the Smallest Known Eukaryotic Genomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary history of LTR-retrotransposons among 20 Drosophila species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139075⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-017-0090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247479v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The transposable element environment of human genes is associated with histone and expression changes in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526700v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Localization of ENS-1/ERNI in Chick Embryonic Stem Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Prediction and Validation of Small CDSs Expand the Gene Repertoire of the Smallest Known Eukaryotic Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">Cyrielle Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ruggiero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Decimo</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92039. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092039⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096948v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijacking of Host Cellular Functions by an Intracellular Parasite, the Microsporidian Anncaliia algerae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias a G Carnelossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Panek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edith Demettre</w:t>
+                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100791⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1806 - 1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053924v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“One code to find them all”: a perl tool to conveniently parse RepeatMasker output files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6, pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204840v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“One code to find them all”: a perl tool to conveniently parse RepeatMasker output files</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subcellular Localization of ENS-1/ERNI in Chick Embryonic Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332104v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the architecture and the features of the microsporidian genomes to investigate diversity and impact of these parasites on ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Peyretaillade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R Butler</w:t>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2014.78⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110134v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidian Genomes Harbor a Diverse Array of Transposable Elements that Demonstrate an Ancestry of Horizontal Exchange with Metazoans.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Hijacking of Host Cellular Functions by an Intracellular Parasite, the Microsporidian Anncaliia algerae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Panek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Pelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
+                <w:t xml:space="preserve">Edith Demettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (9), pp.2289-300. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071789v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endogenous retrovirus ENS-1 provides active binding sites for transcription factors in embryonic stem cells that specify extra embryonic tissue</w:t>
+                <w:t xml:space="preserve">Exploiting the architecture and the features of the microsporidian genomes to investigate diversity and impact of these parasites on ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+                <w:t xml:space="preserve">E Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gounel</w:t>
+                <w:t xml:space="preserve">D Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tribollet</w:t>
+                <w:t xml:space="preserve">N Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-9-21⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.25182222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2014.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289815v1</w:t>
+                <w:t xml:space="preserve">hal-01110134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">Microsporidian Genomes Harbor a Diverse Array of Transposable Elements that Demonstrate an Ancestry of Horizontal Exchange with Metazoans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (9), pp.2289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763500v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of transposable elements in the melanogaster subgroup sequenced genomes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The endogenous retrovirus ENS-1 provides active binding sites for transcription factors in embryonic stem cells that specify extra embryonic tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gounel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2010.11.009⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-9-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850380v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes devoid of full-length transposable element insertions are involved in development and in the regulation of transcription in human and closely related species.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-010-9376-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850383v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying repeats and transposable elements in sequenced genomes: how to find your way through the dense forest of programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lerat</w:t>
+                <w:t xml:space="preserve">Comparative analysis of transposable elements in the melanogaster subgroup sequenced genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 473 (2), pp.100-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2010.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539329v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genes devoid of full-length transposable element insertions are involved in development and in the regulation of transcription in human and closely related species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.08-123513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (3), pp.180-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-010-9376-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850396v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic environment influences the dynamics of the &amp;lt;i&amp;gt;tirant&amp;lt;/i&amp;gt; LTR retrotransposon in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Burlet</w:t>
+                <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 23 (5), pp.1482-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.08-123513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428323v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra- and Transspecific Clues to Understanding the Dynamics of Transposable Elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Identifying repeats and transposable elements in sequenced genomes: how to find your way through the dense forest of programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">genome dyn stab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, --, pp.115-123</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428338v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of expressed transposable element insertions in the sequenced genome of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Infra- and Transspecific Clues to Understanding the Dynamics of Transposable Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 439, pp.55-62</w:t>
+              <w:t xml:space="preserve">genome dyn stab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428351v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary dynamics of the Helena retrotransposon revealed by sequenced Drosophila genomes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Granzotto</w:t>
+                <w:t xml:space="preserve">Genomic environment influences the dynamics of the &amp;lt;i&amp;gt;tirant&amp;lt;/i&amp;gt; LTR retrotransposon in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrício R Lopes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850397v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losing helena: The extinction of a drosophila line-like element</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of expressed transposable element insertions in the sequenced genome of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deloger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M.G. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 439, pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668006v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the transposable element neighborhood on human gene expression in normal and tumor tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sémon</w:t>
+                <w:t xml:space="preserve">The evolutionary dynamics of the Helena retrotransposon revealed by sequenced Drosophila genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Granzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrício R Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434594v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance in the chicken genome of the retroviral-like cENS gene family specifically expressed in early embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Losing helena: The extinction of a drosophila line-like element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Mey</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Lopez Kleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-007-9001-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657241v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bunch of fun-guys: the whole-genome view of yeast evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Influence of the transposable element neighborhood on human gene expression in normal and tumor tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.1-3</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 396, pp.303-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427798v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary origins of genomic repertoires in bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N.A. Moran</w:t>
+                <w:t xml:space="preserve">Maintenance in the chicken genome of the retroviral-like cENS gene family specifically expressed in early embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65 (3), pp.215-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-007-9001-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427770v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing the pseudogenes in bacterial genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">A bunch of fun-guys: the whole-genome view of yeast evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ochman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33, pp.3125-3132</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427776v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining bacterial species under the specter of gene transfer and exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Evolutionary origins of genomic repertoires in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102, pp.6595-6599</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.0807-0814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427799v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ψ-Φ: Exploring the outer limits of bacterial pseudogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Recognizing the pseudogenes in bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ochman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.2273--2278</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.3125-3132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379302v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary history of quorum-sensing in bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Examining bacterial species under the specter of gene transfer and exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.A. Moran</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.903-913</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102, pp.6595-6599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427617v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$Psi$-$Phi$: Exploring the outer limits of bacterial pseudogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ochman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.2273-2278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervariable and highly divergent intron/exon organizations in the chordate &amp;lt;i&amp;gt;Oikopleura dioica&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ψ-Φ: Exploring the outer limits of bacterial pseudogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Edvardsen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ochman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 59, pp.448-457</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.2273--2278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427584v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversing gene erosion: Reconstructing ancestral bacterial genomes from gene-content and order data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">The evolutionary history of quorum-sensing in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B.M.E. Moret</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3240, pp.1-13</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.903-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427561v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gene trees to organismal phylogeny in prokaryotes: the case of the gamma-Proteobacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nancy Moran</w:t>
+                <w:t xml:space="preserve">Reversing gene erosion: Reconstructing ancestral bacterial genomes from gene-content and order data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Earnest-Deyoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M.E. Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3240, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0000019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427440v1</w:t>
+                <w:t xml:space="preserve">hal-00427561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence divergence within transposable element families in the Drosophila melanogaster genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Hypervariable and highly divergent intron/exon organizations in the chordate &amp;lt;i&amp;gt;Oikopleura dioica&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Edvardsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Maeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tewari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.1889-1896</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59, pp.448-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427441v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The source of laterally transferred genes in bacterial genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">From gene trees to organismal phylogeny in prokaryotes: the case of the gamma-Proteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (1), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0000019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427389v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative abundance of dinucleotides in transposable elements in five species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Sequence divergence within transposable element families in the Drosophila melanogaster genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.964-967</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.1889-1896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427283v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon usage by transposable elements and their host genes in five species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">The source of laterally transferred genes in bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54, pp.625-637</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.R57.1-R57.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427284v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de séquences d`éléments transposables et de gènes d`hôtes chez cinq espèces : A. Thaliana C. Elegans D. Melanogaster H. Sapiens S. Cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">The relative abundance of dinucleotides in transposable elements in five species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, --, pp.347-354</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.964-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427153v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon usage and the origin of P elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Codon usage by transposable elements and their host genes in five species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 17, pp.467-468</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54, pp.625-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427091v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the evolution of transposable elements modular?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Comparaison de séquences d`éléments transposables et de gènes d`hôtes chez cinq espèces : A. Thaliana C. Elegans D. Melanogaster H. Sapiens S. Cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 107, pp.15-25</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, --, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428431v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrotransposons and retroviruses: analysis of the envelope gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Codon usage and the origin of P elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17, pp.467-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the evolution of transposable elements modular?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 107, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrotransposons and retroviruses: analysis of the envelope gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16, pp.1198-1207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6400,154 +6672,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step towards the characterization of endogenous retroviruses’ evolutionary history and impact on small ruminant genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6557,400 +6829,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring endogenous retroviruses in ruminant genomes: They might not be all dead after all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics and Evolutionary Genomics (ALPHY = ALignments and PHYlogeny)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small ruminants versus endogenous retroviruses: an evolutive showdown still in progress in the domestic goat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVINE β-ENDOGENOUS RETROVIRUSES : FROM INTEGRATION TO COPY-SPECIFIC TRANSCRIPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6960,197 +7232,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeat in genomes: how and why you should consider them in genome analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Gribskov; Christian Schonbach; Kenta Nakai; Shoba Ranganathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.210-220, 2019, 9780128114148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20227-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Analysis of Transposable Elements in Genomic Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria S. Poptsova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome analysis, current procedures and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister, Academic Press, 2014, 978-1-908230-29-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7160,100 +7432,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool to cross and analyze TE and gene annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.100010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.genomics.100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7263,572 +7535,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tiny germline chromosomes of Paramecium aurelia have an exceptionally high recombination rate and are capped by a new class of Helitrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caridad Miró-Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A genome-wide study of ruminants reveals two endogenous retrovirus families still active in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Anthony Le</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727343v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide study of ruminants reveals two endogenous retrovirus families still active in goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Anthony Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706314v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Look4LTRs: A Long terminal repeat retrotransposon detection tool capable of cross species studies and discovering recently nested repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Girgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element activity in the transcriptomic analysis of mouse pancreatic tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilles Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7838,114 +8110,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de séquences d'éléments transposables et de gènes d'hôte chez cinq espèces : A. thaliana, C. elegans, D. melanogaster, H. sapiens et S. cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université Claude Bernard - Lyon I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8092,51 +8364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Garza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Z. Girgis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00317-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03738345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.891194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leduc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lannes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bargues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-017-0090-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131160v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw622" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01896846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2970-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Demettre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100791" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-13" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parisot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Butler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.78" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tribollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9001-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R1MF21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ochman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Moran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edvardsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Maeland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tewari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Earnest-Deyoung" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.E. Moret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0000019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02989096v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20227-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279813v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caridad Mir&#243;-Pina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Girgis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03345544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilles No&#251;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005207v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Denoyelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2026.126157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caridad Mir&#243;-Pina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02584-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Garza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Z. Girgis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00317-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03738345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.891194" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantis Sellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Pett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leduc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lannes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw622" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bargues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-017-0090-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01896846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gr&#233;goire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2970-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Demettre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100791" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parisot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Butler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.78" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tribollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;mon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9001-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5R1MF21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ochman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Moran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379302v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Earnest-Deyoung" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.E. Moret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427584v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edvardsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Maeland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tewari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427440v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0000019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427441v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02989096v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20227-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279813v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727343v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Girgis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03345544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilles No&#251;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>